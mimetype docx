--- v0 (2026-03-03)
+++ v1 (2026-04-03)
@@ -2612,51 +2612,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau système d’aide à l’éco-conduite adapté à l’homme pour réduire la consommation d’énergie</w:t>
+                <w:t xml:space="preserve">Eco-driving command for tram-driver system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
@@ -2674,97 +2674,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale des Doctorants en Automatique (JRDA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan. pp.444-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424416v1</w:t>
+                <w:t xml:space="preserve">hal-03411672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-driving command for tram-driver system</w:t>
+                <w:t xml:space="preserve">Nouveau système d’aide à l’éco-conduite adapté à l’homme pour réduire la consommation d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
@@ -2782,82 +2791,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Régionale des Doctorants en Automatique (JRDA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED SPI-072; GRAISyHM, Jun 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03411672v1</w:t>
+                <w:t xml:space="preserve">hal-03424416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande éco-énergétique d ’ un système conducteur tramway</w:t>
               </w:r>
@@ -3957,226 +3957,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la faisabilité d’ordonnancement multi-site par simulation distribuée d’ateliers virtuels</w:t>
+                <w:t xml:space="preserve">Feasibility evaluation of multi-site scheduling by distributed simulation of workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2006 : Modélisation, optimisation et simulation des systèmes : défis et opportunités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.591-596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647075v1</w:t>
+                <w:t xml:space="preserve">hal-03647056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility evaluation of multi-site scheduling by distributed simulation of workshops</w:t>
+                <w:t xml:space="preserve">Evaluation de la faisabilité d’ordonnancement multi-site par simulation distribuée d’ateliers virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOSIM 2006 : Modélisation, optimisation et simulation des systèmes : défis et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03647056v1</w:t>
+                <w:t xml:space="preserve">hal-03647075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation par simulation distribuée de l’ordonnancement d’entreprises en réseau</w:t>
               </w:r>
@@ -5875,51 +5875,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure de création d’une start-up</w:t>
+                <w:t xml:space="preserve">Bilan du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gueriau</w:t>
@@ -5969,75 +5969,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420578v1</w:t>
+                <w:t xml:space="preserve">hal-03420497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et aide à la conduite</w:t>
+                <w:t xml:space="preserve">Procédure de création d’une start-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gueriau</w:t>
@@ -6087,75 +6087,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420538v1</w:t>
+                <w:t xml:space="preserve">hal-03420578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du projet</w:t>
+                <w:t xml:space="preserve">Apprentissage et aide à la conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gueriau</w:t>
@@ -6205,51 +6205,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420497v1</w:t>
+                <w:t xml:space="preserve">hal-03420538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De MissRail à InnoRail</w:t>
               </w:r>
@@ -6811,51 +6811,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420894v1</w:t>
+                <w:t xml:space="preserve">hal-04645237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification de modalités informationnelles pour l’implémentation dans SYVIGI et MACONDUITE pour l’écoconduite</w:t>
               </w:r>
@@ -6933,51 +6933,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645237v1</w:t>
+                <w:t xml:space="preserve">hal-03420894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the UMD model for cars and trains</w:t>
               </w:r>
@@ -7323,293 +7323,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses détaillées de l'activité d'un collectif appliquant la démarche REACT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data and experimental protocol from the experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Hjälmdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Karsenty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Quillaud</w:t>
+                <w:t xml:space="preserve">T Horrobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2009.34.0035, LAMIH, Valenciennes. 2011</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654983v1</w:t>
+                <w:t xml:space="preserve">hal-03648400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and experimental protocol from the experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Lai</w:t>
+                <w:t xml:space="preserve">Analyses détaillées de l'activité d'un collectif appliquant la démarche REACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Horrobin</w:t>
+                <w:t xml:space="preserve">Adrien Quillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2011</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2009.34.0035, LAMIH, Valenciennes. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03648400v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art : Démarches et outils pour réagir à l'imprévu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Quillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7904,267 +7904,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of operator support systems across modes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magnus Hjälmdahl</w:t>
+                <w:t xml:space="preserve">Fiches d'analyse des récits de réaction à l'imprévu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Quillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010, pp.26</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 2009.34.0035, LAMIH, Valenciennes. 2010, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648211v1</w:t>
+                <w:t xml:space="preserve">hal-03653888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiches d'analyse des récits de réaction à l'imprévu</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of operator support systems across modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Carsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Hjälmdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Valot</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03653888v1</w:t>
+                <w:t xml:space="preserve">hal-03648211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revised plan of dissemination and use of results</w:t>
               </w:r>
@@ -8516,64 +8516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre d'analyse pour appréhender la réactivité à l'imprévu d'un collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Quillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9024,51 +9024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valentin Merlevede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00847-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267779v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Gandini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9020036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore La Delfa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00618-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03643378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.06.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03509701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan S&#246;derberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tapani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.09.020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03510010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiswendsida Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2011.044769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zieba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flammini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04726618v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20246903005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04541829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda Ba&#241;os" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouazna Oukacha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Kahn Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2732" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berdal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8390776" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.616" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Gu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647056v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00302" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05352002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miglianico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Dahyot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mouchel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moyart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Valentin Merlevede" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gueriau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03111449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kaczmarek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dequidt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04645237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hj&#228;lmdahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peters" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Forsman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vadeby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Yahya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Amantini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Cassani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03654983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horrobin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Barnard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Merat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648075v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilit Oppenheim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shinar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta L&#252;tzh&#246;ft" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01973229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valentin Merlevede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00847-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267779v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Gandini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9020036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore La Delfa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00618-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03643378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.06.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03509701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan S&#246;derberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tapani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.09.020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03510010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiswendsida Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2011.044769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zieba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flammini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04726618v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20246903005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04541829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda Ba&#241;os" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouazna Oukacha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Kahn Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2732" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berdal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8390776" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.616" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Gu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05352002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miglianico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Dahyot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mouchel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moyart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Valentin Merlevede" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gueriau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03111449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kaczmarek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04645237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dequidt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hj&#228;lmdahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peters" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Forsman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vadeby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Yahya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Amantini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Cassani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horrobin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03654983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quillaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Barnard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Merat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648075v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilit Oppenheim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shinar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta L&#252;tzh&#246;ft" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01973229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>