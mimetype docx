--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -7660,271 +7660,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of test procedures for the simulator experiments</w:t>
+                <w:t xml:space="preserve">Critical review of models and parameters for Driver models in different surface transport systems and in different safety critical situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ilit Oppenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Shinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Carsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yvonne Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010, pp.145</w:t>
+              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648373v1</w:t>
+                <w:t xml:space="preserve">hal-03648075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review of models and parameters for Driver models in different surface transport systems and in different safety critical situations</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specification of test procedures for the simulator experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Carsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Hjälmdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilit Oppenheim</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03648075v1</w:t>
+                <w:t xml:space="preserve">hal-03648373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches d'analyse des récits de réaction à l'imprévu</w:t>
               </w:r>
@@ -8028,90 +8028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of operator support systems across modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Carsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Merat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Hjälmdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8272,64 +8272,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of Unified Model of Driver behaviour (UMD) and definition of key parameters for specific application to different surface transport domains of application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilit Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Shinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8407,77 +8407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of existing technologies and systems supporting the operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Carsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Lützhöft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8682,51 +8682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Shinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2009, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9024,51 +9024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valentin Merlevede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00847-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267779v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Gandini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9020036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore La Delfa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00618-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03643378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.06.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03509701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan S&#246;derberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tapani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.09.020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03510010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiswendsida Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2011.044769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zieba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flammini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04726618v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20246903005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04541829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda Ba&#241;os" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouazna Oukacha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Kahn Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2732" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berdal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8390776" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.616" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Gu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05352002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miglianico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Dahyot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mouchel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moyart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Valentin Merlevede" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gueriau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03111449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kaczmarek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04645237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dequidt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hj&#228;lmdahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peters" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Forsman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vadeby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Yahya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Amantini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Cassani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horrobin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03654983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quillaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Barnard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Merat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648075v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilit Oppenheim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shinar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta L&#252;tzh&#246;ft" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01973229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valentin Merlevede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00847-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267779v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Gandini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9020036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore La Delfa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00618-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03643378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.06.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03509701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan S&#246;derberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tapani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.09.020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03510010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiswendsida Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2011.044769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zieba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flammini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04726618v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20246903005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04541829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda Ba&#241;os" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouazna Oukacha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Kahn Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2732" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berdal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8390776" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.616" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Gu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05352002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miglianico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Dahyot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mouchel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moyart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Valentin Merlevede" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gueriau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03111449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kaczmarek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04645237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dequidt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hj&#228;lmdahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peters" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Forsman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vadeby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Yahya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Amantini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Cassani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horrobin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03654983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quillaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilit Oppenheim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shinar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Barnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Merat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta L&#252;tzh&#246;ft" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01973229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>