--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,469 +100,469 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grades of Operational and Tactical Automation in rail domain for an Artificial Intelligence Driving Assistance System</w:t>
+                <w:t xml:space="preserve">Comment assurer la continuité de l’Approche Par Compétences entre la LP-BUT et le Master universitaire : architectures de programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Valentin Merlevede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
+                <w:t xml:space="preserve">Séverine Sperandio Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10111-025-00847-0⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20250013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394649v1</w:t>
+                <w:t xml:space="preserve">hal-05267779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment assurer la continuité de l’Approche Par Compétences entre la LP-BUT et le Master universitaire : architectures de programmes</w:t>
+                <w:t xml:space="preserve">Grades of Operational and Tactical Automation in rail domain for an Artificial Intelligence Driving Assistance System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valentin Merlevede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Sperandio Robin</w:t>
+                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.13. </w:t>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20250013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10111-025-00847-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267779v2</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human–Machine Interface in Transport Systems: An Industrial Overview for More Extended Rail Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a cooperative eco-driving rail control system: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore La Delfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pereda-Banos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Polet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines9020036⟩</w:t>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.285-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10111-019-00618-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426632v1</w:t>
+                <w:t xml:space="preserve">hal-03424740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a cooperative eco-driving rail control system: an experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human–Machine Interface in Transport Systems: An Industrial Overview for More Extended Rail Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Maria Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore La Delfa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Enjalbert</w:t>
+                <w:t xml:space="preserve">Alexandre Pereda-Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Polet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stefano Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (2), pp.285-297. </w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10111-019-00618-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/machines9020036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424740v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-Based Tracking design using H∞ criteria: Application to eco-driving in a tramway system</w:t>
               </w:r>
@@ -652,51 +652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid reinforced learning system to estimate resilience indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 64, pp.295-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -873,51 +873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (1), pp.24-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -945,408 +945,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility evaluation of multi-site scheduling by distributed simulation of workshops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Benefit/Cost/Deficit (BCD) model for learning from human errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zieba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSPM.2011.044769⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (7), pp.757-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644236v1</w:t>
+                <w:t xml:space="preserve">hal-03644213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benefit/Cost/Deficit (BCD) model for learning from human errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
+                <w:t xml:space="preserve">Distributed simulation of virtual workshops for the multi-site scheduling feasibility evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Zieba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Polet</w:t>
+                <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 96 (7), pp.757-766. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (22), pp.6663-6676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2011.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.520911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644213v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed simulation of virtual workshops for the multi-site scheduling feasibility evaluation</w:t>
+                <w:t xml:space="preserve">Feasibility evaluation of multi-site scheduling by distributed simulation of workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (22), pp.6663-6676. </w:t>
+              <w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.207-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.520911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSPM.2011.044769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644226v1</w:t>
+                <w:t xml:space="preserve">hal-03644236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation par simulation distribuée de l’ordonnancement d’entreprises en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1397,316 +1397,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an Artificial Intelligence Driving Assistance System (AIDAS) for train drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New definition of Grades of Operational and Tactical Automation in rail domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valentin Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Flammini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronghui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on Analysis, Design and Evaluation of Human – Machine Systems (IFAC HMS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Pékin, China</w:t>
+              <w:t xml:space="preserve">16th International Conference TRANSBALTICA 2025: Transportation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VILNIUS TECH Faculty of Transport Engineering, Sep 2025, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338863v1</w:t>
+                <w:t xml:space="preserve">hal-05267769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New definition of Grades of Operational and Tactical Automation in rail domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Designing an Artificial Intelligence Driving Assistance System (AIDAS) for train drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valentin Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Flammini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference TRANSBALTICA 2025: Transportation Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VILNIUS TECH Faculty of Transport Engineering, Sep 2025, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">16th IFAC Symposium on Analysis, Design and Evaluation of Human – Machine Systems (IFAC HMS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267769v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards artificial intelligence based rail driving assistance tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valentin Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Flammini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1753,77 +1753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des outils d’aide à la conduite ferroviaire à base d’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valentin Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique, May 2024, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectations of train drivers for innovative driving cabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valentin Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pereda Baños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems HMS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, San José, United States. p.144-149</w:t>
@@ -2090,90 +2090,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Machine Interface: A review for future applications in train driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Maria Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pereda-Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource Efficient Vehicles Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2224,51 +2224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Kahn Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.10090-10095, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2510,90 +2510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting the undetectable of human-machine interaction to improve rail resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Human Factors Rail Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2618,90 +2618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-driving command for tram-driver system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan. pp.444-449, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2735,90 +2735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau système d’aide à l’éco-conduite adapté à l’homme pour réduire la consommation d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale des Doctorants en Automatique (JRDA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ED SPI-072; GRAISyHM, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2843,90 +2843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande éco-énergétique d ’ un système conducteur tramway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées doctorales du GDR MACS, JDMACS'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2951,90 +2951,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-adaptive tramway driver's statebased system for an eco-energetic command</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Doctorale et de l’Innovation de Railenium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Railenium, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3059,77 +3059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande éco-énergétique d’un système tramway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale de l’institut de recherche et technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. pp.505-512, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Congress of the International Federation of Automatic Control (IFAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.7390-7395, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3356,330 +3356,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Learn from the Resilience of Human-Machine Systems?</w:t>
+                <w:t xml:space="preserve">Principes de résilience et processus d’apprentissage face à l’imprévu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIFA 2010 (Conférence Internationale Francophone d'Automatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644372v1</w:t>
+                <w:t xml:space="preserve">hal-03646874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de résilience et processus d’apprentissage face à l’imprévu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
+                <w:t xml:space="preserve">Toward an on-line and non-obtrusive workload assessment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2010 (Conférence Internationale Francophone d'Automatique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Valenciennes, France. pp.281-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100831-4-FR-2021.00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646874v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an on-line and non-obtrusive workload assessment method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Millot</w:t>
+                <w:t xml:space="preserve">How to Learn from the Resilience of Human-Machine Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Valenciennes, France. pp.281-286, </w:t>
+              <w:t xml:space="preserve">, Aug 2010, Valenciennes, France. pp.374-379, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100831-4-FR-2021.00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20100831-4-FR-2021.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644350v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-machine systems resilience – Safety application</w:t>
               </w:r>
@@ -3691,51 +3691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Annual Conference on Human Decision Making and Manual Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3760,77 +3760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual errors – Application for train driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Annual Conference on Human Decision-Making and Manual Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3855,77 +3855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie ajustable et résilience pour une coopération Homme – Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zieba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3976,64 +3976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility evaluation of multi-site scheduling by distributed simulation of workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.591-596, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4080,64 +4080,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la faisabilité d’ordonnancement multi-site par simulation distribuée d’ateliers virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2006 : Modélisation, optimisation et simulation des systèmes : défis et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4175,64 +4175,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation par simulation distribuée de l’ordonnancement d’entreprises en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2006 : Conférence internationale francophone d'automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4270,64 +4270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance des chaînes logistiques par simulation distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JD-JN-MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4365,64 +4365,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A HLA federation of reactive production activity control for extended enterprise performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th EUROSIM Congress on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,77 +4561,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux Grades Opérationnels et Tactiques pour l'Automatisation ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valentin Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale des Doctorants en Automatique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4656,77 +4656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards artificial intelligence-based rail driving assistance tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valentin Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale des Doctorants en Sciences de la Mer et Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Boulogne sur mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4796,90 +4796,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Transportation System Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Carlo Cacciabue; Magnus Hjälmdahl; Andreas Luedtke; Costanza Riccioli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Modelling in Assisted Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Milan, pp.335-341, 2011, 978-88-470-1820-4. </w:t>
@@ -4962,90 +4962,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'optimisation de la conduite d'un véhicule ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Miglianico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3063702B1 (2017); EP3375689B1 (2018). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -5230,51 +5230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papers submitted by the PhD candidate: AI-based Driving Assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Europe’s Rail. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5318,77 +5318,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Valentin Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pereda-Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Polytechnique Hauts-de-France, Université de Valenciennes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5440,51 +5440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Valentin Merlevede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5536,77 +5536,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of HMI in transport industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Maria Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5757,686 +5757,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’une plateforme innovante pour la simulation et le prototypage rapide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bilan du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420570v1</w:t>
+                <w:t xml:space="preserve">hal-03420497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Procédure de création d’une start-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420497v1</w:t>
+                <w:t xml:space="preserve">hal-03420578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure de création d’une start-up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Apprentissage et aide à la conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420578v1</w:t>
+                <w:t xml:space="preserve">hal-03420538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et aide à la conduite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">De MissRail à InnoRail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420538v1</w:t>
+                <w:t xml:space="preserve">hal-03111449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De MissRail à InnoRail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Présentation d’une plateforme innovante pour la simulation et le prototypage rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111449v1</w:t>
+                <w:t xml:space="preserve">hal-03420570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats de l’art sur les verrous scientifiques et technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6475,90 +6475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’éco-conduite pour la conduite de tramways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6732,51 +6732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification de modalités informationnelles pour l’implémentation dans SYVIGI et MACONDUITE pour l’écoconduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6854,51 +6854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification de modalités informationnelles pour l’implémentation dans SYVIGI et MACONDUITE pour l’écoconduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7079,921 +7079,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the analysis and input to the development and validation of the statistical models</w:t>
+                <w:t xml:space="preserve">A business plan and the socio-economic impact analysis of ITERATE results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Åsa Forsman</w:t>
+                <w:t xml:space="preserve">Aladino Amantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vadeby</w:t>
+                <w:t xml:space="preserve">Mirella Cassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Reza Yahya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Tapani</w:t>
+                <w:t xml:space="preserve">Frank Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2011, pp.91</w:t>
+              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648417v1</w:t>
+                <w:t xml:space="preserve">hal-03648583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A business plan and the socio-economic impact analysis of ITERATE results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data and experimental protocol from the experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Hjälmdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladino Amantini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frank Lai</w:t>
+                <w:t xml:space="preserve">T Horrobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648583v1</w:t>
+                <w:t xml:space="preserve">hal-03648400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and experimental protocol from the experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses détaillées de l'activité d'un collectif appliquant la démarche REACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Lai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T Horrobin</w:t>
+                <w:t xml:space="preserve">Laurent Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Quillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2011</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2009.34.0035, LAMIH, Valenciennes. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03648400v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses détaillées de l'activité d'un collectif appliquant la démarche REACT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results from the analysis and input to the development and validation of the statistical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsa Forsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Karsenty</w:t>
+                <w:t xml:space="preserve">Anna Vadeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Quillaud</w:t>
+                <w:t xml:space="preserve">Mohammad Reza Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Tapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2009.34.0035, LAMIH, Valenciennes. 2011</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2011, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03654983v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art : Démarches et outils pour réagir à l'imprévu</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2009.34.0035, LAMIH, Valenciennes. 2010, pp.49</w:t>
+                <w:t xml:space="preserve">Critical review of models and parameters for Driver models in different surface transport systems and in different safety critical situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilit Oppenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Shinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Carsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653883v1</w:t>
+                <w:t xml:space="preserve">hal-03648075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review of models and parameters for Driver models in different surface transport systems and in different safety critical situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilit Oppenheim</w:t>
+                <w:t xml:space="preserve">Specification of test procedures for the simulator experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Shinar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oliver Carsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Hjälmdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Barnard</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03648075v1</w:t>
+                <w:t xml:space="preserve">hal-03648373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of test procedures for the simulator experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Selection of operator support systems across modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Carsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Hjälmdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Merat</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03648373v1</w:t>
+                <w:t xml:space="preserve">hal-03648211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches d'analyse des récits de réaction à l'imprévu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Quillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8022,231 +8043,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of operator support systems across modes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magnus Hjälmdahl</w:t>
+                <w:t xml:space="preserve">Description of Unified Model of Driver behaviour (UMD) and definition of key parameters for specific application to different surface transport domains of application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilit Oppenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Shinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010, pp.26</w:t>
+              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648211v1</w:t>
+                <w:t xml:space="preserve">hal-03648099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revised plan of dissemination and use of results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladino Amantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Hjälmdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8266,467 +8287,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Unified Model of Driver behaviour (UMD) and definition of key parameters for specific application to different surface transport domains of application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilit Oppenheim</w:t>
+                <w:t xml:space="preserve">Review of existing technologies and systems supporting the operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Merat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Shinar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marianne Pichon</w:t>
+                <w:t xml:space="preserve">Oliver Carsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Lützhöft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010, pp.60</w:t>
+              <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648099v1</w:t>
+                <w:t xml:space="preserve">hal-03648187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of existing technologies and systems supporting the operator</w:t>
+                <w:t xml:space="preserve">Cadre d'analyse pour appréhender la réactivité à l'imprévu d'un collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Lai</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Quillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2009.34.0035, LAMIH, Valenciennes. 2010, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margareta Lützhöft</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03648187v1</w:t>
+                <w:t xml:space="preserve">hal-03653873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre d'analyse pour appréhender la réactivité à l'imprévu d'un collectif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Etat de l'art : Démarches et outils pour réagir à l'imprévu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Quillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiswendsida Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2009.34.0035, LAMIH, Valenciennes. 2010, pp.50</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2009.34.0035, LAMIH, Valenciennes. 2010, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653873v1</w:t>
+                <w:t xml:space="preserve">hal-03653883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial plan of dissemination and use of results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladino Amantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Hjälmdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Shinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LAMIH, Valenciennes. 2009, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9024,51 +9024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valentin Merlevede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00847-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267779v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Gandini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9020036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore La Delfa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00618-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03643378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.06.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03509701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan S&#246;derberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tapani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.09.020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03510010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiswendsida Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2011.044769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zieba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flammini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04726618v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20246903005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04541829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda Ba&#241;os" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouazna Oukacha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Kahn Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2732" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berdal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8390776" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.616" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Gu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05352002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miglianico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Dahyot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mouchel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moyart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Valentin Merlevede" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gueriau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03111449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kaczmarek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04645237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dequidt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hj&#228;lmdahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peters" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Forsman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vadeby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Yahya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Amantini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Cassani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horrobin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03654983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quillaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilit Oppenheim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shinar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Barnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Merat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta L&#252;tzh&#246;ft" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01973229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267779v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394649v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valentin Merlevede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00847-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore La Delfa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00618-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Gandini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9020036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03643378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.06.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03509701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan S&#246;derberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tapani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.09.020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03510010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiswendsida Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zieba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.02.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2011.044769" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flammini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04726618v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20246903005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04541829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda Ba&#241;os" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouazna Oukacha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Kahn Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2732" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berdal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8390776" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.616" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00050" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Gu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05352002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miglianico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Dahyot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mouchel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moyart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Valentin Merlevede" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03647515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03646890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420497v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gueriau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03111449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kaczmarek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04645237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dequidt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hj&#228;lmdahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peters" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648583v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Amantini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Cassani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horrobin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03654983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Forsman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vadeby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Yahya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilit Oppenheim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shinar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Barnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Merat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta L&#252;tzh&#246;ft" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03653883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01973229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>