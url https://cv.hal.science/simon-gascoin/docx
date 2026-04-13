--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Gascoin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4996-6768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146987942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-7848-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring water crisis from space across a Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Mohamed Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Ouassanouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Paganini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.23262. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-06240-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sikkim flood of October 2023: Drivers, causes and impacts of a multihazard cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashim Sattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashi Kant Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6740), pp.eads2659. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ads2659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in the annual snow melt-out day over the French Alps and Pyrenees from 38 years of high-resolution satellite data (1986–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (7), pp.2407-2429. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-2407-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Snow and Forest Meet: A Global Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (10), pp.e2024GL113684. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL113684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow melt-out date (SMOD) change spanning four decades in European temperate mountains at 30 m from Landsat time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.706. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05044-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05105816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan dust impacts on the surface mass balance of Argentière Glacier (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.5201 - 5230. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-5201-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Sentinel‐1 SAR Derived Snow Depth Retrievals Over the Extratropical Andes Cordillera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T E Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (2), pp.e2024WR037766. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024wr037766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Alps in a changing climate: physical trends and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357 (G1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iceberg Grounding Enhances the Release of Freshwater on the Antarctic Continental Shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Olivé Abelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavor Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.e2025JC022857. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jc022857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of high-resolution snowpack simulations from global datasets and comparison with Sentinel-1 snow depth retrievals in the Sierra Nevada, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pedinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kat Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (3), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-597-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does meter-scale snow data matter for modeling alpine plant distribution? A comparison of four data sources at two resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kollert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kryštof Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hülber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 511, pp.111366. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of snow cover on alpine landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.758. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02702-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on snow supply in Trojena, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.091001. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7620/adfe3f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Russian invasion on wheat biomass in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Danylenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.124027. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad8363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of mountain snow from space: status and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Luojus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1381323. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2024.1381323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The snow cover is more important than other climatic variables on the prediction of vegetation dynamics in the Pyrenees (1981–2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsaso Ilzarbe-Senosiain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio Lopez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Esteban Lucas-Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (6), pp.064058. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad4e4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling MODIS NDSI to Sentinel-2 fractional snow cover by random forest regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kollert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hülber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.363 - 372. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2150704x.2024.2327084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Gravimeter Observations Show That a Satellite‐Derived Snow Depth Image Improves the Simulation of the Snow Water Equivalent Evolution in a High Alpine Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Achmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (24), pp.e2024GL112483. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future permafrost degradation under climate change in a headwater catchment of central Siberia: quantitative assessment with a mechanistic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.5865-5885. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5865-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the sensitivity of a blowing snow model (SnowPappus) to precipitation forcing, blowing snow, and spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Haddjeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Le Toumelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (7), pp.3081-3116. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-3081-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Distribution in the Southern Carpathians, Romania, Derived From Machine Learning Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Răzvan Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Etzelmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Pleșoianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.243 - 261. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landsat‐based greening trends in alpine ecosystems are inflated by multidecadal increases in summer observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan T Berner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of alpine snow surface radiative-temperature maps from high-precision thermal-infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Arioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.3913-3934. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-3913-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal snowpacks: The basis for a global definition and existing research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J I López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Callow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mcgowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 252, pp.104751. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow and Cloud Classification in Historical SPOT Images: An Image Emulation Approach for Training a Deep Learning Model Without Reference Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.5541 - 5552. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2024.3361838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waning snowfields have transformed into hotspots of greening within the alpine zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-024-02177-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for an accurate presentation of glaciers as water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (2), pp.e1705. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Indian ungauged small reservoirs volume from remote sensing: Feasibility, bias and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Peña Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (12), pp.e0000260. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmelt duration controls red algal blooms in the snow of the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (41), pp.e2400362121. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2400362121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du manteau neigeux pendant la sécheresse de 2022 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Karbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2024.2314174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine‐scale environment control on ground surface temperature and thaw depth in a High Arctic tundra landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Mohammadzadeh Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lévesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.467-480. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future water balance of a mountain subcatchment of Issyk-Kul Lake, Tien Shan range, Kyrgyzstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rysbek Satylkanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakyt Ermenbaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 897, pp.165363. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal of snowmelt in streamflow and stable water isotopes in a high mountain catchment in Central Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ceballos-Barbancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morán-Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.101356. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local environmental context drives heterogeneity of early succession dynamics in alpine glacier forefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.1649-1669. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1649-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de SPOT World Heritage aux séries temporelles d'observation satellitaires des montagnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2023.623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of thermal infrared remote sensing to improve a snowpack model through an observing system simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Arioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (8), pp.3329 - 3342. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3329-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal information propagation using sparse observations in hyper-resolution ensemble-based snow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Aalstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Pirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mazzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Treichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (24), pp.4637 - 4659. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-4637-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of snow depth retrievals from ICESat-2 using airborne laser-scanning data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (7), pp.2779-2792. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-2779-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black carbon and dust alter the response of mountain snow cover under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.5279. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32501-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiple Snow Data Assimilation System (MuSA v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Aalstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.9127 - 9155. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-9127-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spatial Distribution of Snow Cover Simulations by Assimilation of Satellite Stereoscopic Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021WR030271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distribution and productivity of mountain grasslands in the Gran Paradiso National Park, NW Italy: A remote sensing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Filippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Galvagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108, pp.102718. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2022.102718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmelt and Snow Sublimation in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.2621. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Evaluation of the snow cover detection in the Copernicus High Resolution Snow & Ice Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (10), pp.4975-4980. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-4975-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture and vegetation optical depth retrievals over heterogeneous scenes using LEWIS L-band radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.102424. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Ice‐Free Mountain Range: Demise of Pyrenean Glaciers During 2011–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Izagirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rojas‐heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (18), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL094339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massive rock and ice avalanche caused the 2021 disaster at Chamoli, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H Shugar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6552), pp.300-306. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abh4455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seasonal algorithm of the snow-covered area fraction for mountainous terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Helbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec van Herwijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (9), pp.4607-4624. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-4607-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Optical Satellite-Based Operational Snow Cover Monitoring Algorithms in Forested Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Muhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Menzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihomir S Kostadinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian A Harpold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.7159 - 7178. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2021.3089655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of MERRA-2 and ERA5 to Model the Snow Water Equivalent in the High Atlas (1981–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.890. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13070890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS Does Not Capture the Spatial Heterogeneity of Snow Cover Induced by Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Bouamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.640250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Downscaling of MODIS Snow Cover Observations Using Sentinel-2 Snow Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio López-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.4513. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13224513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale snowdrift-permitting modelling of mountain snowpack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wayand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.743-769. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-743-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowpack dynamics in the Lebanese mountains from quasi-dynamically downscaled ERA5 reanalysis updated by assimilating remotely sensed fractional snow-covered area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Aalstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.4455-4471. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-4455-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional snow-covered area: scale-independent peak of winter parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Helbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.615-632. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-615-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Wet Snow Over an Alpine Region Using Sentinel-1 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Karbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Veyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coléou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.381. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13030381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden large-volume detachments of low-angle mountain glaciers – more frequent than thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.1751-1785. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1751-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of Snow Albedo and Total Ozone Column from Single-View MSI/S-2 Spectral Reflectance Measurements over Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kokhanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), pp.4404. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13214404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Fractional Snow Cover in Open Terrain from Sentinel-2 Using the Normalized Difference Snow Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2904. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow depth mapping from stereo satellite imagery in mountainous terrain: evaluation using airborne laser-scanning data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Deems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.2925-2940. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-2925-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow Impurities in the Central Pyrenees: From Their Geochemical and Mineralogical Composition towards Their Impacts on Snow Albedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.937. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11090937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of liquid water percolation representation in estimating snow water equivalent in a Mediterranean mountain region (Mount Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.1527 - 1542. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-1527-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Utility of Optical Satellite Winter Snow Depths for Initializing a Glacio‐Hydrological Model of a High‐Elevation, Andean Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pellicciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (8), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020wr027188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Spatial and Temporal Differences in Andean Snow Depth Derived From Satellite Tri-Stereo Photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcphee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.579142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Methods for Mapping the Snow Cover Area at High Spatio-Temporal Resolution with VENμS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12183058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF FLIGHT ALTITUDE ON UNMANNED AERIAL PHOTOGRAMMETRIC SURVEY OF THE SNOW HEIGHT ON MOUNT LEBANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Abou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.119 - 125. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b2-2020-119-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in flood modeling over data-scarce regions: how to exploit globally available soil moisture products to estimate antecedent soil wetness conditions in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2591 - 2607. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-2591-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow Depth Patterns in a High Mountain Andean Catchment from Satellite Optical Tristereoscopic Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pellicciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcphee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR024880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated snow melt in the Russian Caucasus mountains after the Saharan dust outbreak in March 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kutuzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Polar Ice and Snow Topography Altimeter (CRISTAL) high-priority candidate mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.2235 - 2251. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-2235-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02476511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forcing on sublimation simulations for a high mountain catchment in the semiarid Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Macdonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-147-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term trends (1958–2017) in snow cover duration and depth in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio López Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso‐gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Durán‐gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (14), pp.6122-6136. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood hazard mapping using two digital elevation models : application in a semi-arid environment of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E.M. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (33), p. 338-359. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19044/esj.2019.v15n33p338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Snowpack Volume in a Sinkhole on Mount Lebanon using Time Lapse Photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (18), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19183890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre en 4D : apport des séries temporelles de modèles numériques d'élévation par photogrammétrie spatiale pour l'étude de la surface terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Polidori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2019.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interest of Optical Remote Sensing for Seasonal Snowmelt Parameterization, Applied to the Everest Region (Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Eeckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (22), pp.2598. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11222598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Digital Elevation Model Resolution on the Simulation of the Snow Cover Evolution in the High Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (7), pp.5360 - 5378. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR023789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-three unsolved problems in hydrology (UPH) – a community perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Blöschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F P Bierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Chambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Destouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (10), pp.1141-1158. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2019.1620507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia Snow collection: High-resolution operational snow cover maps from Sentinel-2 and Landsat-8 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grizonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.493--514. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-11-493-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTINEL-1&2 FOR NEAR REAL TIME CROPPING PATTERN MONITORING IN DROUGHT PRONE AREAS. APPLICATION TO IRRIGATION WATER NEEDS IN TELANGANA, SOUTH-INDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XLII-3/W6, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Sentinel-2 data into a snowpack model in the High Atlas of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of Existing Methodologies to Retrieve Snow Cover Fraction from MODIS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.619. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10040619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pluie-débit et analyse du régime d'un bassin versant semi-aride sous influence nivale. Cas du bassin versant du Rheraya (Haut Atlas, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hajhouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04351673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive collapse of two glaciers in western Tibet in 2016 after surge-like instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-017-0039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolution of the Vignemale glaciers (2013-2017) [Évolution Recente des Glaciers du Vignemale (2013-2017)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirineos : revista de ecología de montaña = a journal of mountain ecology = revue d'écologie de montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/pirineos.2018.173004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily gridded datasets of snow depth and snow water equivalent for the Iberian Peninsula from 1980 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ignacio López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. García-Valdecasas Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanmiguel-Vallelado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.303--315. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-303-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of soil evaporative efficiency using surface soil moisture and temperature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Aït Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Amazirh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubair Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 256-257, pp.501 - 515. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of the snow water equivalent in the ourika catchment (Morocco) over 2000-2018 using downscaled MERRA-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10091120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of temperature and radiation index models for point-scale snow water equivalent (SWE) simulations in the Moroccan High Atlas Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kinnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (12), pp.1844-1862. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2018.1520391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms leading to the 2016 giant twin glacier collapses, Aru Range, Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (9), pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2883-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection satellitaire des surfaces enneigées et englacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Observation satellitaire, 97, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting land surface temperature data for elevation and illumination effects in mountainous areas: A case study using ASTER data over a steep-sided valley in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Malbéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.25 - 39. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow observations in Mount Lebanon (2011-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.573--587. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-573-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MODIS albedo product over ice caps in Iceland and impact of volcanic eruptions on their albedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in Mediterranean mountain regions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551, pp.374--396. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different sensitivities of snowpacks to warming in Mediterranean climate mountain areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Sproles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/aa70cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of accurate glacier albedo for estimates of surface mass balance on Vatnajökull: Evaluating the surface energy budget in a regional climate model with automatic weather station observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aoalgeirsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gumundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.1665--1684. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-1665-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high spatial and temporal resolution Earth observations on simulated hydrometeorological variables in a cropland (southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (11), pp.5693--5708. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-21-5693-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological interpretation of orographic precipitation gradients along an Andes west slope basin at 30°S (Elqui Valley, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Rutllant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rondanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (3), pp.713--727. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0073.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high spatio-temporal optical remote sensing to monitor dissolved organic carbon in the Arctic river Yenisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping snow depth in open alpine terrain from stereo satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1361-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting soil water holding capacity parameters of a distributed agro-hydrological model from high resolution optical satellite observations series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of lumped hydrological modeling in a semi-arid mountainous catchment facing water-use changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hublart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (9), pp.3691-3717. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-3691-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of hydrological models and satellite data to study the water budget of river basins affected by human activities: examples from the Garonne basin of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-016-9366-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducing Water Productivity from Snow Cover for Sustainable Water Management in Ibrahim River Basin, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Shaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Portoghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Vurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Applied Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 519, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/BJAST/2015/13777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate and land cover changes on snow cover in a small Pyrenean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 521, pp.84-99. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Ossoue Glacier (French Pyrenees) since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.1773-1795. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1773-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capability of the SWAT model to simulate snow, snow melt and streamflow dynamics over an alpine watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anctil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 531, pp.574-588. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A snow cover climatology for the Pyrenees from MODIS snow products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-2337-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of daily MODIS snow cover products to monitor snow cover dynamics over the Moroccan Atlas mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wind-driven spatial structure and environmental heterogeneity on high-altitude wetland macroinvertebrate assemblages with contrasting dispersal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Gianoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (2), </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (19-20), pp.4879 - 4917. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2015.1093198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du modèle numérique d'élévation d'un petit glacier de montagne généré à partir d'images stéréoscopiques pléiades : cas du glacier d'Ossoue, Pyrénées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected impacts of climate change on farmers' extraction of groundwater from crystalline aquifers in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.3697. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep03697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-hydrology and multi-temporal high-resolution remote sensing: toward an explicit spatial processes calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5219-5237. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5219-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing hysteresis in snow depletion curves to improve the water budget of a land surface model in an Alpine catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.631-649. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-13-091.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier meltwater flow paths and storage in a geomorphologically complex glacial foreland: The case of the Tapado glacier, dry Andes of Chile (30°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, pp.1068--1083. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the time dynamics of monthly satellite snow cover data on Mountain Chains in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Telesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Shaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducing Water Productivity from Snow Cover for Sustainable Water Management in Ibrahim River Basin, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Shaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Portoghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Vurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Applied Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.233-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on the hydrogeology of two basins in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121 (4), pp.771-785. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-013-0934-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind effects on snow cover in Pascua-Lama, Dry Andes of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Borstel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen E. Liston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2012.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la neige dans le Vicdessos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des précipitations en altitude dans les Andes semi-arides du Chili ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalideos OSR MiPy : un observatoire pour la recherche et la démonstration des applications de la télédétection à la gestion des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land water storage variability over West Africa estimated by GRACE and land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.W05549. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution potentielle du régime des crues de la Seine sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier contribution to streamflow in two headwaters of the Huasco River, Dry Andes of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Macdonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.1099-1113. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-1099-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential evolution of the Seine River flood regime under climate change [Ivolution potentielle du régime des crues de la Seine sous changement climatique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Guyomarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.51--57. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la paramétrisation hydrodynamique des premiers centimètres du sol pour la modélisation des flux de surface en Afrique de l'ouest (Importance of topsoil hydrodynamic parameterization for modeling land surface fluxes in West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.87-90. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/LHB/2010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of topsoil hydrodynamic parameterization for modeling land surface fluxes in West Africa [Importance de la paramétrisation hydrodynamique des premiers centimètres du sol pour la modélisation des flux de surface en Afrique de l'Ouest]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.87--90. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model comparison of a major flood in the groundwater-fed basin of the Somme River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Korkmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (14), pp.99-117. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-99-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of bare soil albedo to surface soil moisture on the moraine of the Zongo glacier (Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.L02405. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL036377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA Land Surface Model Intercomparison Project (ALMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Balsamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Beljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (12), pp.1865-1880. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009BAMS2786.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a catchment-based land surface model to the hydrogeological setting of the Somme River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 368 (1-4), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of bare soil albedo on soil moisture on the moraine of the Zongo glacier (Bolivia): Implications for land surface modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D19), pp.D19102. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JD011709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrologique de la partie sud de la Mer d'Aral entre 1993 et 2001 / Hydrological balance modelling of the southern Aral Sea between 1993 and 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (6), pp.1119-1135. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1623/hysj.2005.50.6.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual Rain-on-Snow event preconditioning the catastrophic fate of the village La Bérarde, French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hagenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckert Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIEST2 : Cellule d'Intervention et d'Expertise Scientifique et Technique dans le cadre des aléas géologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mapping of Rainwater Harvesting System Capacity from Satellite Derived Products in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.7011-7014, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but essential in hydrogeochemical cycles: headwater mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Thematic Earth Monitoring Capabilities Using Venµs Optical Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynaud J-L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binet R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelou S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejus M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.6113-6116, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1&2 for near real time cropping pattern monitoring in drought prone areas. Application to irrigation water needs in Telangana, South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences - ISPRS Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Dehli, India. pp.285--292, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unknown precipitation amounts of high-elevation catchments: can we use MODIS images to infer precipitation-elevation gradients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SnowHydro, International Conference on Snow Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Heidelberg, Germany. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water balance estimation of a large mountain lake with a coupled model: application to Issyk Kul Lake (Kyrgyzstan, Central Asia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Mountain Hydrology and Meteorology for the Sustainable Development, SOHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of projected land cover & climate changes on snow cover in the Vicdessos observatory - Application on the Bassiès valley (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact du changement climatique et d'usage des sols sur la ressource en neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire du labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources modeling in highly anthropized basins (how to account for agricultural and irrigation practices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Häfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI Workshop on remote sensing and water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bern, Switzerland. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of projected land cover and climate changes on snow cover in the Vicdessos mountain observatory (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique et du changement d'occupation des sols sur l'enneigement dans le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate versus land-use changes on snow cover in Bassiès, Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Snow Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la neige dans les Pyrénées Ariégeoises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres avec les scientifiques du PNR des Pyrénées Ariegeoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint-Girons, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of remote sensing to snow modelling in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOT4 Take5 Users’s days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting gravimeter measurements for land surface model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wegener Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00804743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la neige dans le Haut-Vicdessos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un dispositif de suivi du manteau neigeux dans la zone des étangs de Bassiès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enneigement dans le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école du Haut-Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Suc-et-Sentenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution potentielle du régime des crues de la Seine sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF "Risques inondation en Ile de France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources and hydrological extremes in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Conference on Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using kittens to unlock photo-sharing website datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pyrenean glaciers (South West Europe) in 1850 and 2011: a new cross-border inventory based on aerial images and field surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Observatory of the Vicdessous valley (Pyrenees) : Water budget in a small peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Seine-Normandie, pp.47, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Seine Normandie, pp.48, 2011, : 978-2-918251-12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain hydrology in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Notarnicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.51-75, 2020, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818086-0.00003-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clima y variabilidad climática en los Pirineos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blas Valero Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Cambio climático en los Pirineos : impactos, vulnerabilidades y adaptación Bases de conocimiento para la futura estrategia de adaptación al cambio climático en los Pirineos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPCC-CTP, pp.6-17, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Hydrological Models and Satellite Data to Study the Water Budget of River Basins Affected by Human Activities: Examples from the Garonne Basin of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing and water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.33-57, 2016, Space Sciences Series of ISSI, 978-3-319-32448-7. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32449-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of snow cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Surface Remote Sensing in Continental Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-78548-104-8. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-104-8.50004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique menace-t-il les ressources en eau ? Le cas des bassins de la Seine et de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairages sur notre futur commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur le Développement Soutenable (R2DS), pp.4, 2009, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing matters: phenological constraints and predation shape Arctic community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude-de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Legagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belke-Brea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of high resolution snowpack simulations from global datasets and comparison with Sentinel-1 snow depth retrievals in the Sierra Nevada, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pedinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kat Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow and cloud classification in historical SPOT images: An image emulation approach for training a deep learning model without reference data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Evaluation of the snow cover detection in the Copernicus High Resolution Snow &amp; Ice Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formule de Bouchet pour un manteau neigeux clairsemé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des paramétrisations hydrologiques d'un modèle de surface continentale : importance des aquifères et des premiers centimètres du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00399672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection de la houille blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. Université Toulouse 3 Paul Sabatier, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03600948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId822"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Gascoin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4996-6768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146987942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-7848-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-based data assimilation improves hyperresolution snowpack simulations in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Harpold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica D Lundquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Piske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.209-225. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-20-209-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Snow Cover Fraction Parameterizations for High Resolution Snowpack Reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Pedinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Alonso‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des satellites Pléiades Neo pour restituer la topographie fine des glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 227 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2025.731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan dust impacts on the surface mass balance of Argentière Glacier (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.5201 - 5230. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-5201-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Sentinel‐1 SAR Derived Snow Depth Retrievals Over the Extratropical Andes Cordillera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T E Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (2), pp.e2024WR037766. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024wr037766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow melt-out date (SMOD) change spanning four decades in European temperate mountains at 30 m from Landsat time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.706. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05044-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05105816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Snow and Forest Meet: A Global Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (10), pp.e2024GL113684. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL113684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Alps in a changing climate: physical trends and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357 (G1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of high-resolution snowpack simulations from global datasets and comparison with Sentinel-1 snow depth retrievals in the Sierra Nevada, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pedinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kat Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (3), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-597-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iceberg Grounding Enhances the Release of Freshwater on the Antarctic Continental Shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Olivé Abelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavor Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.e2025JC022857. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jc022857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring water crisis from space across a Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Mohamed Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Ouassanouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Paganini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.23262. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-06240-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sikkim flood of October 2023: Drivers, causes and impacts of a multihazard cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashim Sattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashi Kant Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6740), pp.eads2659. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ads2659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in the annual snow melt-out day over the French Alps and Pyrenees from 38 years of high-resolution satellite data (1986–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (7), pp.2407-2429. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-2407-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of snow cover on alpine landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.758. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02702-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does meter-scale snow data matter for modeling alpine plant distribution? A comparison of four data sources at two resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kollert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kryštof Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hülber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 511, pp.111366. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on snow supply in Trojena, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.091001. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7620/adfe3f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du manteau neigeux pendant la sécheresse de 2022 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Karbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2024.2314174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmelt duration controls red algal blooms in the snow of the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (41), pp.e2400362121. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2400362121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Distribution in the Southern Carpathians, Romania, Derived From Machine Learning Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Răzvan Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Etzelmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Pleșoianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.243 - 261. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the sensitivity of a blowing snow model (SnowPappus) to precipitation forcing, blowing snow, and spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Haddjeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Le Toumelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (7), pp.3081-3116. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-3081-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future permafrost degradation under climate change in a headwater catchment of central Siberia: quantitative assessment with a mechanistic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.5865-5885. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5865-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landsat‐based greening trends in alpine ecosystems are inflated by multidecadal increases in summer observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan T Berner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of alpine snow surface radiative-temperature maps from high-precision thermal-infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Arioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.3913-3934. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-3913-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal snowpacks: The basis for a global definition and existing research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J I López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Callow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mcgowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 252, pp.104751. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow and Cloud Classification in Historical SPOT Images: An Image Emulation Approach for Training a Deep Learning Model Without Reference Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.5541 - 5552. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2024.3361838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Gravimeter Observations Show That a Satellite‐Derived Snow Depth Image Improves the Simulation of the Snow Water Equivalent Evolution in a High Alpine Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Achmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (24), pp.e2024GL112483. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of mountain snow from space: status and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Luojus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1381323. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2024.1381323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Russian invasion on wheat biomass in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Danylenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.124027. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad8363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling MODIS NDSI to Sentinel-2 fractional snow cover by random forest regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kollert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hülber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.363 - 372. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2150704x.2024.2327084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The snow cover is more important than other climatic variables on the prediction of vegetation dynamics in the Pyrenees (1981–2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsaso Ilzarbe-Senosiain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio Lopez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Esteban Lucas-Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (6), pp.064058. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad4e4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for an accurate presentation of glaciers as water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (2), pp.e1705. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waning snowfields have transformed into hotspots of greening within the alpine zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-024-02177-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Indian ungauged small reservoirs volume from remote sensing: Feasibility, bias and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Peña Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (12), pp.e0000260. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of snow depth retrievals from ICESat-2 using airborne laser-scanning data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (7), pp.2779-2792. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-2779-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine‐scale environment control on ground surface temperature and thaw depth in a High Arctic tundra landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Mohammadzadeh Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lévesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.467-480. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future water balance of a mountain subcatchment of Issyk-Kul Lake, Tien Shan range, Kyrgyzstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rysbek Satylkanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakyt Ermenbaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 897, pp.165363. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal of snowmelt in streamflow and stable water isotopes in a high mountain catchment in Central Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ceballos-Barbancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morán-Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.101356. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local environmental context drives heterogeneity of early succession dynamics in alpine glacier forefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.1649-1669. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1649-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de SPOT World Heritage aux séries temporelles d'observation satellitaires des montagnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2023.623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of thermal infrared remote sensing to improve a snowpack model through an observing system simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Arioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (8), pp.3329 - 3342. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3329-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal information propagation using sparse observations in hyper-resolution ensemble-based snow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Aalstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Pirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mazzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Treichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (24), pp.4637 - 4659. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-4637-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distribution and productivity of mountain grasslands in the Gran Paradiso National Park, NW Italy: A remote sensing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Filippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Galvagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108, pp.102718. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2022.102718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spatial Distribution of Snow Cover Simulations by Assimilation of Satellite Stereoscopic Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021WR030271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiple Snow Data Assimilation System (MuSA v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Aalstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.9127 - 9155. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-9127-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black carbon and dust alter the response of mountain snow cover under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.5279. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32501-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Wet Snow Over an Alpine Region Using Sentinel-1 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Karbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Veyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coléou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.381. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13030381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden large-volume detachments of low-angle mountain glaciers – more frequent than thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.1751-1785. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1751-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional snow-covered area: scale-independent peak of winter parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Helbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.615-632. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-615-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowpack dynamics in the Lebanese mountains from quasi-dynamically downscaled ERA5 reanalysis updated by assimilating remotely sensed fractional snow-covered area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Aalstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.4455-4471. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-4455-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of Snow Albedo and Total Ozone Column from Single-View MSI/S-2 Spectral Reflectance Measurements over Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kokhanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), pp.4404. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13214404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massive rock and ice avalanche caused the 2021 disaster at Chamoli, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H Shugar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6552), pp.300-306. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abh4455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Ice‐Free Mountain Range: Demise of Pyrenean Glaciers During 2011–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Izagirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rojas‐heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (18), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL094339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seasonal algorithm of the snow-covered area fraction for mountainous terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Helbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec van Herwijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (9), pp.4607-4624. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-4607-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Optical Satellite-Based Operational Snow Cover Monitoring Algorithms in Forested Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Muhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Menzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihomir S Kostadinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian A Harpold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.7159 - 7178. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2021.3089655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Evaluation of the snow cover detection in the Copernicus High Resolution Snow & Ice Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (10), pp.4975-4980. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-4975-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmelt and Snow Sublimation in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.2621. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture and vegetation optical depth retrievals over heterogeneous scenes using LEWIS L-band radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.102424. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of MERRA-2 and ERA5 to Model the Snow Water Equivalent in the High Atlas (1981–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.890. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13070890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale snowdrift-permitting modelling of mountain snowpack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wayand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.743-769. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-743-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Downscaling of MODIS Snow Cover Observations Using Sentinel-2 Snow Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio López-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.4513. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13224513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS Does Not Capture the Spatial Heterogeneity of Snow Cover Induced by Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Bouamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.640250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forcing on sublimation simulations for a high mountain catchment in the semiarid Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Macdonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-147-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term trends (1958–2017) in snow cover duration and depth in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio López Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso‐gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Durán‐gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (14), pp.6122-6136. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow Impurities in the Central Pyrenees: From Their Geochemical and Mineralogical Composition towards Their Impacts on Snow Albedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.937. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11090937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Spatial and Temporal Differences in Andean Snow Depth Derived From Satellite Tri-Stereo Photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcphee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.579142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of liquid water percolation representation in estimating snow water equivalent in a Mediterranean mountain region (Mount Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.1527 - 1542. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-1527-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Utility of Optical Satellite Winter Snow Depths for Initializing a Glacio‐Hydrological Model of a High‐Elevation, Andean Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pellicciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (8), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020wr027188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF FLIGHT ALTITUDE ON UNMANNED AERIAL PHOTOGRAMMETRIC SURVEY OF THE SNOW HEIGHT ON MOUNT LEBANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Abou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.119 - 125. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b2-2020-119-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Methods for Mapping the Snow Cover Area at High Spatio-Temporal Resolution with VENμS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12183058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow depth mapping from stereo satellite imagery in mountainous terrain: evaluation using airborne laser-scanning data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Deems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.2925-2940. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-2925-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Fractional Snow Cover in Open Terrain from Sentinel-2 Using the Normalized Difference Snow Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2904. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in flood modeling over data-scarce regions: how to exploit globally available soil moisture products to estimate antecedent soil wetness conditions in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2591 - 2607. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-2591-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow Depth Patterns in a High Mountain Andean Catchment from Satellite Optical Tristereoscopic Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pellicciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcphee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR024880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Polar Ice and Snow Topography Altimeter (CRISTAL) high-priority candidate mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.2235 - 2251. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-2235-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02476511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated snow melt in the Russian Caucasus mountains after the Saharan dust outbreak in March 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kutuzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTINEL-1&2 FOR NEAR REAL TIME CROPPING PATTERN MONITORING IN DROUGHT PRONE AREAS. APPLICATION TO IRRIGATION WATER NEEDS IN TELANGANA, SOUTH-INDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XLII-3/W6, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre en 4D : apport des séries temporelles de modèles numériques d'élévation par photogrammétrie spatiale pour l'étude de la surface terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Polidori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2019.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interest of Optical Remote Sensing for Seasonal Snowmelt Parameterization, Applied to the Everest Region (Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Eeckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (22), pp.2598. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11222598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Digital Elevation Model Resolution on the Simulation of the Snow Cover Evolution in the High Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (7), pp.5360 - 5378. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR023789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Snowpack Volume in a Sinkhole on Mount Lebanon using Time Lapse Photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (18), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19183890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood hazard mapping using two digital elevation models : application in a semi-arid environment of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E.M. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (33), p. 338-359. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19044/esj.2019.v15n33p338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-three unsolved problems in hydrology (UPH) – a community perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Blöschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F P Bierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Chambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Destouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (10), pp.1141-1158. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2019.1620507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia Snow collection: High-resolution operational snow cover maps from Sentinel-2 and Landsat-8 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grizonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.493--514. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-11-493-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Sentinel-2 data into a snowpack model in the High Atlas of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of Existing Methodologies to Retrieve Snow Cover Fraction from MODIS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.619. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10040619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pluie-débit et analyse du régime d'un bassin versant semi-aride sous influence nivale. Cas du bassin versant du Rheraya (Haut Atlas, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hajhouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04351673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive collapse of two glaciers in western Tibet in 2016 after surge-like instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-017-0039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolution of the Vignemale glaciers (2013-2017) [Évolution Recente des Glaciers du Vignemale (2013-2017)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirineos : revista de ecología de montaña = a journal of mountain ecology = revue d'écologie de montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/pirineos.2018.173004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily gridded datasets of snow depth and snow water equivalent for the Iberian Peninsula from 1980 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ignacio López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. García-Valdecasas Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanmiguel-Vallelado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.303--315. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-303-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of soil evaporative efficiency using surface soil moisture and temperature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Aït Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Amazirh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubair Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 256-257, pp.501 - 515. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of the snow water equivalent in the ourika catchment (Morocco) over 2000-2018 using downscaled MERRA-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10091120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of temperature and radiation index models for point-scale snow water equivalent (SWE) simulations in the Moroccan High Atlas Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kinnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (12), pp.1844-1862. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2018.1520391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms leading to the 2016 giant twin glacier collapses, Aru Range, Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (9), pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2883-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological interpretation of orographic precipitation gradients along an Andes west slope basin at 30°S (Elqui Valley, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Rutllant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rondanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (3), pp.713--727. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0073.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow observations in Mount Lebanon (2011-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.573--587. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-573-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting land surface temperature data for elevation and illumination effects in mountainous areas: A case study using ASTER data over a steep-sided valley in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Malbéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.25 - 39. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection satellitaire des surfaces enneigées et englacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Observation satellitaire, 97, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in Mediterranean mountain regions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551, pp.374--396. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of accurate glacier albedo for estimates of surface mass balance on Vatnajökull: Evaluating the surface energy budget in a regional climate model with automatic weather station observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aoalgeirsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gumundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.1665--1684. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-1665-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different sensitivities of snowpacks to warming in Mediterranean climate mountain areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Sproles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/aa70cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high spatial and temporal resolution Earth observations on simulated hydrometeorological variables in a cropland (southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (11), pp.5693--5708. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-21-5693-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MODIS albedo product over ice caps in Iceland and impact of volcanic eruptions on their albedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of hydrological models and satellite data to study the water budget of river basins affected by human activities: examples from the Garonne basin of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-016-9366-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping snow depth in open alpine terrain from stereo satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1361-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting soil water holding capacity parameters of a distributed agro-hydrological model from high resolution optical satellite observations series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high spatio-temporal optical remote sensing to monitor dissolved organic carbon in the Arctic river Yenisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of lumped hydrological modeling in a semi-arid mountainous catchment facing water-use changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hublart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (9), pp.3691-3717. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-3691-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducing Water Productivity from Snow Cover for Sustainable Water Management in Ibrahim River Basin, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Shaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Portoghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Vurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Applied Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 519, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/BJAST/2015/13777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capability of the SWAT model to simulate snow, snow melt and streamflow dynamics over an alpine watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anctil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 531, pp.574-588. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Ossoue Glacier (French Pyrenees) since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.1773-1795. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1773-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate and land cover changes on snow cover in a small Pyrenean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 521, pp.84-99. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A snow cover climatology for the Pyrenees from MODIS snow products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-2337-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of daily MODIS snow cover products to monitor snow cover dynamics over the Moroccan Atlas mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wind-driven spatial structure and environmental heterogeneity on high-altitude wetland macroinvertebrate assemblages with contrasting dispersal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Gianoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (2), </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (19-20), pp.4879 - 4917. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2015.1093198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducing Water Productivity from Snow Cover for Sustainable Water Management in Ibrahim River Basin, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Shaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Portoghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Vurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Applied Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.233-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du modèle numérique d'élévation d'un petit glacier de montagne généré à partir d'images stéréoscopiques pléiades : cas du glacier d'Ossoue, Pyrénées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-hydrology and multi-temporal high-resolution remote sensing: toward an explicit spatial processes calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5219-5237. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5219-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected impacts of climate change on farmers' extraction of groundwater from crystalline aquifers in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.3697. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep03697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing hysteresis in snow depletion curves to improve the water budget of a land surface model in an Alpine catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.631-649. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-13-091.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier meltwater flow paths and storage in a geomorphologically complex glacial foreland: The case of the Tapado glacier, dry Andes of Chile (30°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, pp.1068--1083. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the time dynamics of monthly satellite snow cover data on Mountain Chains in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Telesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Shaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind effects on snow cover in Pascua-Lama, Dry Andes of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Borstel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen E. Liston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2012.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on the hydrogeology of two basins in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121 (4), pp.771-785. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-013-0934-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la neige dans le Vicdessos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des précipitations en altitude dans les Andes semi-arides du Chili ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalideos OSR MiPy : un observatoire pour la recherche et la démonstration des applications de la télédétection à la gestion des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential evolution of the Seine River flood regime under climate change [Ivolution potentielle du régime des crues de la Seine sous changement climatique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Guyomarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.51--57. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land water storage variability over West Africa estimated by GRACE and land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.W05549. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution potentielle du régime des crues de la Seine sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier contribution to streamflow in two headwaters of the Huasco River, Dry Andes of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Macdonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.1099-1113. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-1099-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of topsoil hydrodynamic parameterization for modeling land surface fluxes in West Africa [Importance de la paramétrisation hydrodynamique des premiers centimètres du sol pour la modélisation des flux de surface en Afrique de l'Ouest]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.87--90. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model comparison of a major flood in the groundwater-fed basin of the Somme River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Korkmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (14), pp.99-117. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-99-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la paramétrisation hydrodynamique des premiers centimètres du sol pour la modélisation des flux de surface en Afrique de l'ouest (Importance of topsoil hydrodynamic parameterization for modeling land surface fluxes in West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.87-90. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/LHB/2010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of bare soil albedo to surface soil moisture on the moraine of the Zongo glacier (Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.L02405. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL036377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA Land Surface Model Intercomparison Project (ALMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Balsamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Beljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (12), pp.1865-1880. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009BAMS2786.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a catchment-based land surface model to the hydrogeological setting of the Somme River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 368 (1-4), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of bare soil albedo on soil moisture on the moraine of the Zongo glacier (Bolivia): Implications for land surface modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D19), pp.D19102. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JD011709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrologique de la partie sud de la Mer d'Aral entre 1993 et 2001 / Hydrological balance modelling of the southern Aral Sea between 1993 and 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (6), pp.1119-1135. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1623/hysj.2005.50.6.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual Rain-on-Snow event preconditioning the catastrophic fate of the village La Bérarde, French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hagenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckert Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIEST2 : Cellule d'Intervention et d'Expertise Scientifique et Technique dans le cadre des aléas géologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mapping of Rainwater Harvesting System Capacity from Satellite Derived Products in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.7011-7014, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but essential in hydrogeochemical cycles: headwater mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Thematic Earth Monitoring Capabilities Using Venµs Optical Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynaud J-L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binet R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelou S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejus M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.6113-6116, </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1&2 for near real time cropping pattern monitoring in drought prone areas. Application to irrigation water needs in Telangana, South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences - ISPRS Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Dehli, India. pp.285--292, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unknown precipitation amounts of high-elevation catchments: can we use MODIS images to infer precipitation-elevation gradients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SnowHydro, International Conference on Snow Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Heidelberg, Germany. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water balance estimation of a large mountain lake with a coupled model: application to Issyk Kul Lake (Kyrgyzstan, Central Asia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Mountain Hydrology and Meteorology for the Sustainable Development, SOHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of projected land cover & climate changes on snow cover in the Vicdessos observatory - Application on the Bassiès valley (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact du changement climatique et d'usage des sols sur la ressource en neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire du labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique et du changement d'occupation des sols sur l'enneigement dans le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources modeling in highly anthropized basins (how to account for agricultural and irrigation practices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Häfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI Workshop on remote sensing and water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bern, Switzerland. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of projected land cover and climate changes on snow cover in the Vicdessos mountain observatory (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of remote sensing to snow modelling in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOT4 Take5 Users’s days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate versus land-use changes on snow cover in Bassiès, Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Snow Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la neige dans les Pyrénées Ariégeoises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres avec les scientifiques du PNR des Pyrénées Ariegeoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint-Girons, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la neige dans le Haut-Vicdessos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting gravimeter measurements for land surface model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wegener Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00804743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un dispositif de suivi du manteau neigeux dans la zone des étangs de Bassiès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enneigement dans le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école du Haut-Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Suc-et-Sentenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution potentielle du régime des crues de la Seine sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF "Risques inondation en Ile de France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources and hydrological extremes in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Conference on Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using kittens to unlock photo-sharing website datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pyrenean glaciers (South West Europe) in 1850 and 2011: a new cross-border inventory based on aerial images and field surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Observatory of the Vicdessous valley (Pyrenees) : Water budget in a small peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Seine-Normandie, pp.47, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Seine Normandie, pp.48, 2011, : 978-2-918251-12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain hydrology in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Notarnicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.51-75, 2020, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818086-0.00003-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clima y variabilidad climática en los Pirineos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blas Valero Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Cambio climático en los Pirineos : impactos, vulnerabilidades y adaptación Bases de conocimiento para la futura estrategia de adaptación al cambio climático en los Pirineos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPCC-CTP, pp.6-17, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Hydrological Models and Satellite Data to Study the Water Budget of River Basins Affected by Human Activities: Examples from the Garonne Basin of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing and water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.33-57, 2016, Space Sciences Series of ISSI, 978-3-319-32448-7. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32449-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of snow cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Surface Remote Sensing in Continental Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-78548-104-8. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-104-8.50004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique menace-t-il les ressources en eau ? Le cas des bassins de la Seine et de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairages sur notre futur commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur le Développement Soutenable (R2DS), pp.4, 2009, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing matters: phenological constraints and predation shape Arctic community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dulude-de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Legagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belke-Brea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of high resolution snowpack simulations from global datasets and comparison with Sentinel-1 snow depth retrievals in the Sierra Nevada, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pedinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kat Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow and cloud classification in historical SPOT images: An image emulation approach for training a deep learning model without reference data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Evaluation of the snow cover detection in the Copernicus High Resolution Snow &amp; Ice Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formule de Bouchet pour un manteau neigeux clairsemé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des paramétrisations hydrologiques d'un modèle de surface continentale : importance des aquifères et des premiers centimètres du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00399672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection de la houille blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. Université Toulouse 3 Paul Sabatier, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03600948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId839"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E103694"/>
+    <w:nsid w:val="A140C0B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-gascoin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4996-6768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146987942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7848-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamed Baba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ouassanouan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paganini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06240-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim Sattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kant Rai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads2659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Barrou Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dietz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#246;hler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-2407-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps-Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gascoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazzotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05105816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05044-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Roussel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5201-2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bulovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Johnson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lievens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Shaw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcphee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr037766" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monteiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Filhol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.288" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oliv&#233; Abell&#243;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C Jourdain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavor Kostov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jc022857" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sourp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pedinotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kat Bormann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-597-2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kollert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kry&#353;tof Chytr&#253;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Helm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl H&#252;lber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Moser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/adfe3f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Antonenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Danylenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad8363" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Luojus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lievens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Masiokas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1381323" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Ilzarbe-Senosiain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Lopez-Moreno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Esteban Lucas-Borja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad4e4c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mayr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704x.2024.2327084" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gascoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Achm&#252;ller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schattan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112483" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Xavier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgogozo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly S Prokushkin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5865-2024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Haddjeri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Toumelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-3081-2024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan Popescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Vasile" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Ple&#537;oianu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2232" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan T Berner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07394" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arioli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3913-2024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571023v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Callow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcgowan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Webb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwartz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104751" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3361838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fort" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-024-02177-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1705" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marechal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000260" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bavay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400362121" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2314174" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Mohammadzadeh Khani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#233;vesque" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04162577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rysbek Satylkanov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakyt Ermenbaev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165363" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Granados" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceballos-Barbancho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mor&#225;n-Tejeda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revuelto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101356" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Carlson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Zimmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vall&#233;e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1649-2023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2023.623" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3329-2023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Aalstad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Pirk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mazzolini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Treichler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-4637-2023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171885v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Besso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Guiot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-2779-2023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783979v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32501-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241862v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wassim Baba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Revuelto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-9127-2022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602822v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cluzet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafaysse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030271" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668293v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galvagno" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102718" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370376v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192621" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668278v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jugier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4975-2021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102424" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370377v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vidaller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izagirre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas&#8208;heredia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094339" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361063v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H Shugar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shean" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhushan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Upadhyay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh4455" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370375v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Helbig" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schirmer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Magnusson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia M&#228;der" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec van Herwijnen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4607-2021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371874v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Muhuri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Menzel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir S Kostadinov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Harpold" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2021.3089655" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13070890" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371875v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Bouamri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.640250" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433862v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224513" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237350v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vionnet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marsh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Menounos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wayand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-743-2021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370378v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gutmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouchet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-4455-2021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237356v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#252;hler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Eberhard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-615-2021" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237360v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Col&#233;ou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030381" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237341v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jacquemart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girod" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1751-2021" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433863v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kokhanovsky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13214404" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990463v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salgues" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182904" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965637v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Deems" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2925-2020" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Moreno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bartolom&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11090937" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997097v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1527-2020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997105v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Shaw" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendoza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Ayala" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pellicciotti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020wr027188" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shaw" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcphee" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.579142" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997078v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bourgeois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjardins" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183058" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997084v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abou Chakra" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Somma" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-119-2020" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668288v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Shaw" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Mendoza" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024880" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937647v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuzet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kutuzov" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005641" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kern" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berruti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Casal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2235-2020" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620196v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Macdonell" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Lhermitte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-147-2020" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552904v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio L&#243;pez Moreno" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Dur&#225;n&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6571" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566464v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennani" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.M. Saidi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leone" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n33p338" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351618v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abou Chakra" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somma" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19183890" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934711v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.430" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouchard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Eeckman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11222598" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181441v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023789" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351620v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salgues" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-493-2019" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279941v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selles" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-285-2019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351621v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Baba" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121982" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888531v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Masson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirguey" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040619" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351673v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hajhouji" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018032" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952631v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Max K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0039-7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351625v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/pirineos.2018.173004" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351624v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Valdecasas Ojeda" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanmiguel-Vallelado" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-303-2018" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912436v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra A&#239;t Hssaine" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Amazirh" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair Rafi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.04.010" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351622v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10091120" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012646v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouamri" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinnard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2018.1520391" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952636v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kargel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2883-2018" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018928v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62170" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407593v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malb&#233;teau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mattar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.010" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351627v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayad" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-573-2017" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351632v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adalgeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#225;lsson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmidt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050399" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351631v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrero" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Sproles" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa70cb" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351630v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Schmidt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aoalgeirsdottir" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gumundsson" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Langen" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1665-2017" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351626v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etchanchu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5693-2017" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351633v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scaff" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rutllant" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahn" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rondanelli" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0073.1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351634v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Herrault" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tananaev" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dantec" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100803" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602414v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hublart" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3691-2016" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529147v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grusson" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgue" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bardeau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9366-2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218753v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwish" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shaban" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Portoghese" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vurro" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Khadra" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJAST/2015/13777" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01194488v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.060" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218974v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1773-2015" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351636v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghavan" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anctil" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.070" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218966v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2337-2015" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218794v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.002" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMFRB1WD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218960v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Bertin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Alvarez" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gianoli" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Montecinos" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12488" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTT1JX13-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186226v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ren&#233;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.107" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176464v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Perrin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03697" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927632v2" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-13-091.1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218734v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pourrier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.023" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXG1J46N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218715v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Telesca" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwich" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.037" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP6BRXRC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511869v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756902v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Lhermitte" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Borstel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen E. Liston" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.11.013" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790192v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698933v2" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012010" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756240v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Menaut" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649833v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Araud" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008856" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557280v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2011006" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651019v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ponce" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-1099-2011" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351639v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011006" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651089v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/LHB/2010059" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351640v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010059" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506001v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Korkmaz" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-99-2010" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412561v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perroy" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036377" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36RW4V74-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269587v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chopin" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009BAMS2786.1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566538v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carli" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.039" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T8TZJ3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651304v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lejeune" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD011709" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651297v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.2005.50.6.1119" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443327v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doussot" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckert Nicolas" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13270" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587796v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385180v2" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553131" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237376v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud J-L." TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binet R." TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelou S." TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick A." TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejus M." TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323978" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351619v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607212v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111586v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618813v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618366v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790155v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977974v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977977v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790183v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048941v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838353v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804743v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977895v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977985v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048950v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593763v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593959v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306513v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198720v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ren&#233;" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936173v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Antoine" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596850v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bo&#233;" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997108v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Polo" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pimentel" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Notarnicola" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818086-0.00003-0" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185743v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rodriguez" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604286v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardeau" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_3" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351635v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-104-8.50004-8" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507505v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourqui" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357722v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulude-de Broin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Duchesne" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belke-Brea" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841234v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154286v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370374v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712291v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399672v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03600948v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-gascoin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4996-6768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146987942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7848-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Harpold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D Lundquist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Piske" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sourp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-20-209-2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sourp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pedinotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alonso&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jarlan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gascoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70491" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Bourlon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Revuelto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2025.731" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Roussel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5201-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bulovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Johnson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lievens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Shaw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcphee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr037766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05105816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05044-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps-Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gascoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazzotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113684" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monteiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Filhol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pedinotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kat Bormann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-597-2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oliv&#233; Abell&#243;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavor Kostov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jc022857" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamed Baba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ouassanouan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paganini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06240-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim Sattar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cook" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kant Rai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads2659" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Barrou Dumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dietz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#246;hler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-2407-2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kollert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kry&#353;tof Chytr&#253;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Helm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl H&#252;lber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Moser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/adfe3f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2314174" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bavay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400362121" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan Popescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Vasile" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Ple&#537;oianu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2232" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634649v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Haddjeri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Toumelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-3081-2024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Xavier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgogozo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly S Prokushkin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5865-2024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686240v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan T Berner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774461v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arioli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3913-2024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Callow" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcgowan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Webb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwartz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104751" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3361838" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Achm&#252;ller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schattan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112483" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574035v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Luojus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lievens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Masiokas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1381323" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Antonenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Danylenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad8363" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mayr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704x.2024.2327084" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Ilzarbe-Senosiain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Lopez-Moreno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Esteban Lucas-Borja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad4e4c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1705" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777396v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-024-02177-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marechal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000260" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Besso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Guiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-2779-2023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171883v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Mohammadzadeh Khani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#233;vesque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2203" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04162577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rysbek Satylkanov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakyt Ermenbaev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165363" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Granados" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceballos-Barbancho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mor&#225;n-Tejeda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revuelto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101356" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981196v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Carlson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Zimmer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vall&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1649-2023" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2023.623" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570294v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3329-2023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570290v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Aalstad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Pirk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mazzolini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Treichler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-4637-2023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668293v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galvagno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102718" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cluzet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafaysse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030271" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241862v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wassim Baba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-9127-2022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783979v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32501-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237360v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Col&#233;ou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030381" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237341v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jacquemart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girod" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1751-2021" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237356v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Helbig" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#252;hler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Eberhard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-615-2021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370378v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gutmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouchet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-4455-2021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433863v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kokhanovsky" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13214404" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361063v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H Shugar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shean" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhushan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Upadhyay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh4455" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370377v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vidaller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izagirre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas&#8208;heredia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094339" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schirmer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Magnusson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia M&#228;der" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec van Herwijnen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4607-2021" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371874v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Muhuri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Menzel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir S Kostadinov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Harpold" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2021.3089655" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jugier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4975-2021" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370376v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192621" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307378v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102424" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237345v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13070890" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237350v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vionnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marsh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Menounos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wayand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-743-2021" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433862v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224513" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371875v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Bouamri" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.640250" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620196v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Macdonell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Lhermitte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-147-2020" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552904v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio L&#243;pez Moreno" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Dur&#225;n&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6571" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237382v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Moreno" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bartolom&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11090937" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237364v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shaw" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcphee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.579142" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997097v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1527-2020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997105v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Shaw" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendoza" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Ayala" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pellicciotti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020wr027188" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997084v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abou Chakra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Somma" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-119-2020" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997078v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bourgeois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjardins" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183058" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965637v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Deems" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2925-2020" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990463v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salgues" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182904" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668288v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Shaw" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Mendoza" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024880" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997093v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kern" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berruti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Casal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2235-2020" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937647v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuzet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kutuzov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005641" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279941v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selles" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-285-2019" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934711v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.430" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351641v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouchard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Eeckman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11222598" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181441v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023789" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351618v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abou Chakra" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somma" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19183890" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566464v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennani" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.M. Saidi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leone" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n33p338" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351620v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salgues" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-493-2019" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351621v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Baba" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121982" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888531v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Masson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirguey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040619" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351673v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hajhouji" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018032" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952631v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Max K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0039-7" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351625v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/pirineos.2018.173004" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351624v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Valdecasas Ojeda" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanmiguel-Vallelado" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-303-2018" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912436v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra A&#239;t Hssaine" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Amazirh" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair Rafi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.04.010" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351622v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10091120" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012646v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouamri" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinnard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2018.1520391" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952636v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kargel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2883-2018" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351633v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scaff" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rutllant" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahn" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rondanelli" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0073.1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351627v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayad" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-573-2017" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407593v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malb&#233;teau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mattar" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.010" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018928v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62170" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351630v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Schmidt" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aoalgeirsdottir" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gumundsson" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Langen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#225;lsson" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1665-2017" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351631v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrero" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Sproles" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa70cb" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351626v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etchanchu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5693-2017" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351632v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adalgeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmidt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050399" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529147v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grusson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgue" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bardeau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9366-2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351634v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Herrault" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tananaev" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dantec" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100803" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602414v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hublart" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3691-2016" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218753v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwish" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shaban" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Portoghese" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vurro" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Khadra" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJAST/2015/13777" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351636v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghavan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anctil" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.070" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218974v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1773-2015" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01194488v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.060" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218966v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2337-2015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218794v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.002" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMFRB1WD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218960v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Bertin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Alvarez" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gianoli" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Montecinos" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12488" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTT1JX13-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511869v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186226v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ren&#233;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.107" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176464v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Perrin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03697" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927632v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-13-091.1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218734v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pourrier" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.023" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXG1J46N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218715v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Telesca" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwich" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.037" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP6BRXRC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756902v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Lhermitte" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Borstel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen E. Liston" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.11.013" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790192v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698933v2" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012010" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756240v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Menaut" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351639v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011006" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649833v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Araud" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008856" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557280v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2011006" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651019v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ponce" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-1099-2011" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351640v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010059" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506001v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Korkmaz" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-99-2010" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651089v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/LHB/2010059" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412561v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perroy" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036377" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36RW4V74-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269587v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chopin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009BAMS2786.1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566538v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carli" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.039" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T8TZJ3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651304v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lejeune" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD011709" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651297v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.2005.50.6.1119" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443327v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doussot" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckert Nicolas" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13270" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587796v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385180v2" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553131" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237376v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud J-L." TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binet R." TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelou S." TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick A." TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejus M." TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323978" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351619v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607212v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111586v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618813v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618366v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790155v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977977v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977974v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838353v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790183v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048941v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977895v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804743v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977985v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048950v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593763v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593959v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306513v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198720v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ren&#233;" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936173v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Antoine" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596850v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bo&#233;" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997108v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Polo" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pimentel" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Notarnicola" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818086-0.00003-0" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185743v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rodriguez" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604286v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardeau" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_3" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351635v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-104-8.50004-8" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507505v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourqui" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357722v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulude-de Broin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Duchesne" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belke-Brea" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841234v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154286v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370374v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712291v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399672v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03600948v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>