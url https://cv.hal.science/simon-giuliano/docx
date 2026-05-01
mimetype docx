--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -943,291 +943,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Input maize-based cropping systems implementing IWM match conventional maize monoculture productivity and weed control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Jean-Marie Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (9), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture7090074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531717v1</w:t>
+                <w:t xml:space="preserve">hal-01607403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Input maize-based cropping systems implementing IWM match conventional maize monoculture productivity and weed control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fanucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Savoie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (9), 17 p. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.3985-3996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture7090074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607403v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a semi-perennial culture of Stevia rebaudiana (Bertoni) Bertoni under temperate climate: effects of genotype, environment and plant age on steviol glycoside content and composition</w:t>
               </w:r>
@@ -2688,355 +2688,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis pluriannuels des transferts verticaux de pesticides dans des sols de vallée alluviale en monoculture de maïs irrigué</w:t>
+                <w:t xml:space="preserve">Impact des cultures intermédiaires sur les adventices dans les systèmes de culture alternatifs à la monoculture de maïs conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanick Agnan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Caroline Deswartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perdrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème congrès du Groupe Français de recherche sur les pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 23p</w:t>
+              <w:t xml:space="preserve">Vegephyl – 24ème conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764167v1</w:t>
+                <w:t xml:space="preserve">hal-05009110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize-based cropping systems to reduce the use of herbicides and improve water drainage quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivis pluriannuels des transferts verticaux de pesticides dans des sols de vallée alluviale en monoculture de maïs irrigué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegephyl – 24ème conference du COLUMA – Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">49ème congrès du Groupe Français de recherche sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009114v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des cultures intermédiaires sur les adventices dans les systèmes de culture alternatifs à la monoculture de maïs conventionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Maize-based cropping systems to reduce the use of herbicides and improve water drainage quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Deswartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Giuliano</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larsonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perdrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegephyl – 24ème conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+              <w:t xml:space="preserve">Vegephyl – 24ème conference du COLUMA – Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009110v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconception d’un système intégrant cultures et élevage par des étudiants utilisant le Rami Fourrager®</w:t>
               </w:r>
@@ -3281,51 +3281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Agnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5578,953 +5578,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaponie</w:t>
+                <w:t xml:space="preserve">Lagunage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Canis</w:t>
+                <w:t xml:space="preserve">Clément Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary Cavasse</w:t>
+                <w:t xml:space="preserve">Rémi Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/4ej6-e951⟩</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/7vdw-bc63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682679v1</w:t>
+                <w:t xml:space="preserve">hal-03708948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement d’intérêt économique et environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Souletie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ekk6-je64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagunage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquaponie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Canis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rio</w:t>
+                <w:t xml:space="preserve">Léa Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pascal</w:t>
+                <w:t xml:space="preserve">Mary Cavasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/7vdw-bc63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/4ej6-e951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708948v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture économes en intrants</w:t>
+                <w:t xml:space="preserve">Agriculture paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barrutia</w:t>
+                <w:t xml:space="preserve">Gwladys Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Gonthier-Maurin</w:t>
+                <w:t xml:space="preserve">Maëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/pnas-9b04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/aqrk-pb85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727721v1</w:t>
+                <w:t xml:space="preserve">hal-03654417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living lab</w:t>
+                <w:t xml:space="preserve">Systèmes de culture économes en intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galatée Ferey</w:t>
+                <w:t xml:space="preserve">Nathalie Barrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Rousseau</w:t>
+                <w:t xml:space="preserve">Margot Gonthier-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/v0tr-j704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/pnas-9b04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711805v1</w:t>
+                <w:t xml:space="preserve">hal-03727721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture paysanne</w:t>
+                <w:t xml:space="preserve">Living lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Esteve</w:t>
+                <w:t xml:space="preserve">Galatée Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Herve</w:t>
+                <w:t xml:space="preserve">Samuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/aqrk-pb85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/v0tr-j704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654417v1</w:t>
+                <w:t xml:space="preserve">hal-03711805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture à haute valeur environnementale</w:t>
+                <w:t xml:space="preserve">Engrais vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Vezo</w:t>
+                <w:t xml:space="preserve">Marie Thromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lefevre</w:t>
+                <w:t xml:space="preserve">Pierre Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/9ycs-nr39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/7sa0-6527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647379v1</w:t>
+                <w:t xml:space="preserve">hal-03707492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engrais vert</w:t>
+                <w:t xml:space="preserve">Agriculture à haute valeur environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thromas</w:t>
+                <w:t xml:space="preserve">Roméo Vezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bompard</w:t>
+                <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/7sa0-6527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/9ycs-nr39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707492v1</w:t>
+                <w:t xml:space="preserve">hal-03647379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité biologique des sols</w:t>
+                <w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahault Delahaie</w:t>
+                <w:t xml:space="preserve">Vinciane Cacheux-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Boissières</w:t>
+                <w:t xml:space="preserve">Maxime Henri Dit Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6546,119 +6546,119 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/p8se-5240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/49ge-7c79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707615v1</w:t>
+                <w:t xml:space="preserve">hal-03707953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t>
+                <w:t xml:space="preserve">Fertilité biologique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Cacheux-Léger</w:t>
+                <w:t xml:space="preserve">Mahault Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Henri Dit Guillaumin</w:t>
+                <w:t xml:space="preserve">Manon Boissières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6680,70 +6680,70 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/49ge-7c79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/p8se-5240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707953v1</w:t>
+                <w:t xml:space="preserve">hal-03707615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6755,263 +6755,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t>
+                <w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266646v1</w:t>
+                <w:t xml:space="preserve">hal-03266648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t>
+                <w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266648v1</w:t>
+                <w:t xml:space="preserve">hal-03266646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et modélisation quantitative multicritères de systèmes de culture en rupture à faible usage de pesticides en réseau multi-sites, répondant aux exigences ECOPHYTO 2018 (SystemEcoPuissance4).</w:t>
               </w:r>
@@ -7169,177 +7169,295 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DEPHY Ferme : consolider un dispositif éprouvé et renforcer son ancrage territorial pour maximiser son impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bonnevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cassadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; OFB; Anses. 2026, https://agriculture.gouv.fr/le-comite-scientifique-et-technique-de-la-strategie-ecophyto-2030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mamy L, Alletto L, Barriuso E, Bedos C, Benoit P, Brun F, Gabrielle B, Giuliano S, Hart ADM, Justes E, Kennedy MC, Makowski D, Marín-Benito JM, Moeys J, Pot V, Poudroux D, Quemar T, Rametti G, Yemadje-Lammoglia SK, 2017. Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, avril 2017, 44 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7349,100 +7467,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria assessment of maize-based cropping systems alternative to continuous maize cropping with low impact on the environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Institut National Polytechnique de Toulouse - INPT, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023INPT0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04214076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7452,219 +7570,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaponie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Dupaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Urdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7732,51 +7850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C03EE8B"/>
+    <w:nsid w:val="425B83D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7963,51 +8081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-giuliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3391-0014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219828849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Adeline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousini&#233; Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04802678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambecedes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dreyfus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Roques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deswarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perdrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-015-0276-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rametti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.12.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5J1DKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Costes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.12.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z75NBD5J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2014.42014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-012-9822-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FAD775E310F8AE3C2457F90574B264EFD82516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9646-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVNXMRD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Kochko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3081206" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Agnan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deswartes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larsonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kochko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Deswarte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1887/9782759239535/dictionnaire-d-agroecologie?oft_id=2714500&amp;amp;oft_k=nU7ErahS&amp;amp;oft_lk=VhROO7&amp;amp;oft_d=638563707863600000" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cazenave-Capitayne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Floc'H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Michoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sengers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3zc5-cp21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Jouhet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blomme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xxv9-mx71" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bilheran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cartery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Givry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vialla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieules" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vfse-px74" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Canis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Cavasse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4ej6-e951" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Souletie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Serra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ekk6-je64" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7vdw-bc63" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrutia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gonthier-Maurin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pnas-9b04" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711805v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;e Ferey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v0tr-j704" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Esteve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Herve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aqrk-pb85" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vezo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9ycs-nr39" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thromas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bompard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7sa0-6527" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707615v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Delahaie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p8se-5240" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707953v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Cacheux-L&#233;ger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henri Dit Guillaumin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/49ge-7c79" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04214076v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0028" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Meunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupaquier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160682v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urdy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Edwards" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-giuliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3391-0014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219828849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Adeline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousini&#233; Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04802678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambecedes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dreyfus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Roques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deswarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perdrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-015-0276-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rametti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.12.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5J1DKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Costes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.12.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z75NBD5J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2014.42014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-012-9822-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FAD775E310F8AE3C2457F90574B264EFD82516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9646-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVNXMRD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Kochko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3081206" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deswartes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Agnan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larsonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kochko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Deswarte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1887/9782759239535/dictionnaire-d-agroecologie?oft_id=2714500&amp;amp;oft_k=nU7ErahS&amp;amp;oft_lk=VhROO7&amp;amp;oft_d=638563707863600000" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cazenave-Capitayne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Floc'H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Michoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sengers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3zc5-cp21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Jouhet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blomme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xxv9-mx71" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bilheran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cartery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Givry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vialla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieules" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vfse-px74" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7vdw-bc63" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Souletie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Serra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ekk6-je64" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Canis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Cavasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4ej6-e951" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Esteve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Herve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aqrk-pb85" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrutia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gonthier-Maurin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pnas-9b04" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;e Ferey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v0tr-j704" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thromas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bompard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7sa0-6527" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vezo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9ycs-nr39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Cacheux-L&#233;ger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henri Dit Guillaumin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/49ge-7c79" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Delahaie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p8se-5240" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04214076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Meunier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupaquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urdy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Edwards" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>