--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -943,291 +943,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Input maize-based cropping systems implementing IWM match conventional maize monoculture productivity and weed control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Savoie</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture7090074⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.3985-3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607403v1</w:t>
+                <w:t xml:space="preserve">hal-01531717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Low-Input maize-based cropping systems implementing IWM match conventional maize monoculture productivity and weed control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (4), pp.3985-3996. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (9), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture7090074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531717v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a semi-perennial culture of Stevia rebaudiana (Bertoni) Bertoni under temperate climate: effects of genotype, environment and plant age on steviol glycoside content and composition</w:t>
               </w:r>
@@ -1483,303 +1483,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Limitation Alters Biomass Production but Enhances Steviol Glycoside Concentration in Stevia rebaudiana Bertoni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Barbet Massin</w:t>
+                <w:t xml:space="preserve">Temporal variation in soil physical properties improves the water dynamics modeling in a conventionally-tilled soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perdrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133067⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 243-244, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638843v1</w:t>
+                <w:t xml:space="preserve">hal-01192532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variation in soil physical properties improves the water dynamics modeling in a conventionally-tilled soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen Limitation Alters Biomass Production but Enhances Steviol Glycoside Concentration in Stevia rebaudiana Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barbet Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0133067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.12.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01192532v1</w:t>
+                <w:t xml:space="preserve">hal-02638843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the diversity of open-pollinated varieties of maize cultivated under contrasted environmental and farmer selection pressures: a phenotypical approach</w:t>
               </w:r>
@@ -2688,355 +2688,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des cultures intermédiaires sur les adventices dans les systèmes de culture alternatifs à la monoculture de maïs conventionnelle</w:t>
+                <w:t xml:space="preserve">Suivis pluriannuels des transferts verticaux de pesticides dans des sols de vallée alluviale en monoculture de maïs irrigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Deswartes</w:t>
+                <w:t xml:space="preserve">Yanick Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegephyl – 24ème conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">49ème congrès du Groupe Français de recherche sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009110v1</w:t>
+                <w:t xml:space="preserve">hal-03764167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis pluriannuels des transferts verticaux de pesticides dans des sols de vallée alluviale en monoculture de maïs irrigué</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Maize-based cropping systems to reduce the use of herbicides and improve water drainage quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Deswartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larsonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perdrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème congrès du Groupe Français de recherche sur les pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 23p</w:t>
+              <w:t xml:space="preserve">Vegephyl – 24ème conference du COLUMA – Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764167v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize-based cropping systems to reduce the use of herbicides and improve water drainage quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des cultures intermédiaires sur les adventices dans les systèmes de culture alternatifs à la monoculture de maïs conventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deswartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larsonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perdrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegephyl – 24ème conference du COLUMA – Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+              <w:t xml:space="preserve">Vegephyl – 24ème conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009114v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconception d’un système intégrant cultures et élevage par des étudiants utilisant le Rami Fourrager®</w:t>
               </w:r>
@@ -3281,51 +3281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Agnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5578,688 +5578,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagunage</w:t>
+                <w:t xml:space="preserve">Aquaponie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rio</w:t>
+                <w:t xml:space="preserve">Margaux Canis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pascal</w:t>
+                <w:t xml:space="preserve">Léa Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Cavasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/7vdw-bc63⟩</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/4ej6-e951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708948v1</w:t>
+                <w:t xml:space="preserve">hal-03682679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement d’intérêt économique et environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Souletie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ekk6-je64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaponie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagunage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Delmas</w:t>
+                <w:t xml:space="preserve">Clément Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Cavasse</w:t>
+                <w:t xml:space="preserve">Rémi Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/4ej6-e951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/7vdw-bc63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682679v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture paysanne</w:t>
+                <w:t xml:space="preserve">Systèmes de culture économes en intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Esteve</w:t>
+                <w:t xml:space="preserve">Nathalie Barrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Herve</w:t>
+                <w:t xml:space="preserve">Margot Gonthier-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/aqrk-pb85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/pnas-9b04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654417v1</w:t>
+                <w:t xml:space="preserve">hal-03727721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture économes en intrants</w:t>
+                <w:t xml:space="preserve">Living lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barrutia</w:t>
+                <w:t xml:space="preserve">Galatée Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Gonthier-Maurin</w:t>
+                <w:t xml:space="preserve">Samuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/pnas-9b04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/v0tr-j704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727721v1</w:t>
+                <w:t xml:space="preserve">hal-03711805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living lab</w:t>
+                <w:t xml:space="preserve">Agriculture paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galatée Ferey</w:t>
+                <w:t xml:space="preserve">Gwladys Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Rousseau</w:t>
+                <w:t xml:space="preserve">Maëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/v0tr-j704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/aqrk-pb85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711805v1</w:t>
+                <w:t xml:space="preserve">hal-03654417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engrais vert</w:t>
               </w:r>
@@ -6455,76 +6455,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t>
+                <w:t xml:space="preserve">Fertilité biologique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Cacheux-Léger</w:t>
+                <w:t xml:space="preserve">Mahault Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Henri Dit Guillaumin</w:t>
+                <w:t xml:space="preserve">Manon Boissières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6546,119 +6546,119 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/49ge-7c79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/p8se-5240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707953v1</w:t>
+                <w:t xml:space="preserve">hal-03707615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité biologique des sols</w:t>
+                <w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahault Delahaie</w:t>
+                <w:t xml:space="preserve">Vinciane Cacheux-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Boissières</w:t>
+                <w:t xml:space="preserve">Maxime Henri Dit Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6680,70 +6680,70 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/p8se-5240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/49ge-7c79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707615v1</w:t>
+                <w:t xml:space="preserve">hal-03707953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6755,263 +6755,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t>
+                <w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266648v1</w:t>
+                <w:t xml:space="preserve">hal-03266646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t>
+                <w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266646v1</w:t>
+                <w:t xml:space="preserve">hal-03266648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et modélisation quantitative multicritères de systèmes de culture en rupture à faible usage de pesticides en réseau multi-sites, répondant aux exigences ECOPHYTO 2018 (SystemEcoPuissance4).</w:t>
               </w:r>
@@ -7353,64 +7353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7850,51 +7850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="425B83D3"/>
+    <w:nsid w:val="D0D81DAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8081,51 +8081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-giuliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3391-0014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219828849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Adeline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousini&#233; Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04802678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambecedes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dreyfus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Roques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deswarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perdrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-015-0276-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rametti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.12.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5J1DKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Costes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.12.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z75NBD5J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2014.42014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-012-9822-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FAD775E310F8AE3C2457F90574B264EFD82516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9646-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVNXMRD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Kochko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3081206" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deswartes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Agnan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larsonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kochko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Deswarte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1887/9782759239535/dictionnaire-d-agroecologie?oft_id=2714500&amp;amp;oft_k=nU7ErahS&amp;amp;oft_lk=VhROO7&amp;amp;oft_d=638563707863600000" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cazenave-Capitayne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Floc'H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Michoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sengers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3zc5-cp21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Jouhet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blomme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xxv9-mx71" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bilheran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cartery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Givry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vialla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieules" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vfse-px74" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7vdw-bc63" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Souletie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Serra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ekk6-je64" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Canis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Cavasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4ej6-e951" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Esteve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Herve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aqrk-pb85" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrutia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gonthier-Maurin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pnas-9b04" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;e Ferey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v0tr-j704" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thromas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bompard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7sa0-6527" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vezo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9ycs-nr39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Cacheux-L&#233;ger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henri Dit Guillaumin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/49ge-7c79" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Delahaie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p8se-5240" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04214076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Meunier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupaquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urdy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Edwards" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-giuliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3391-0014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219828849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Adeline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousini&#233; Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04802678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambecedes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dreyfus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Roques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deswarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perdrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-015-0276-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rametti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.12.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5J1DKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Costes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.12.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z75NBD5J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2014.42014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-012-9822-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FAD775E310F8AE3C2457F90574B264EFD82516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9646-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVNXMRD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Kochko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3081206" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Agnan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deswartes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larsonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kochko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Deswarte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1887/9782759239535/dictionnaire-d-agroecologie?oft_id=2714500&amp;amp;oft_k=nU7ErahS&amp;amp;oft_lk=VhROO7&amp;amp;oft_d=638563707863600000" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cazenave-Capitayne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Floc'H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Michoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sengers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3zc5-cp21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Jouhet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blomme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xxv9-mx71" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bilheran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cartery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Givry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vialla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieules" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vfse-px74" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Canis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Cavasse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4ej6-e951" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Souletie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Serra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ekk6-je64" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7vdw-bc63" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrutia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gonthier-Maurin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pnas-9b04" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711805v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;e Ferey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v0tr-j704" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Esteve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Herve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aqrk-pb85" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thromas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bompard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7sa0-6527" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vezo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9ycs-nr39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707615v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Delahaie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p8se-5240" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707953v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Cacheux-L&#233;ger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henri Dit Guillaumin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/49ge-7c79" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04214076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Meunier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupaquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urdy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Edwards" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>