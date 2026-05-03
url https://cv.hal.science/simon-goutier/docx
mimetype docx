--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Hydrogen in a Segmented-Anode Plasma Torch in Suspension Plasma Spraying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Dolmaire</w:t>
+                <w:t xml:space="preserve">Relationships between arc plasma jet properties and plasma/liquid interaction mechanisms for the deposition of nanostructured ceramic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enni Hartikainen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Béchade</w:t>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vardelle</w:t>
+                <w:t xml:space="preserve">Gayatri Dasharath D Dhamale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-020-01134-2⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac3c39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281700v1</w:t>
+                <w:t xml:space="preserve">hal-03453757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between arc plasma jet properties and plasma/liquid interaction mechanisms for the deposition of nanostructured ceramic coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+                <w:t xml:space="preserve">Benefits of Hydrogen in a Segmented-Anode Plasma Torch in Suspension Plasma Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dolmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gayatri Dasharath D Dhamale</w:t>
+                <w:t xml:space="preserve">Enni Hartikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Ruelle</w:t>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1-2), pp.236-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac3c39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-020-01134-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453757v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on Particle Behavior at the Stagnation Zone for a Suspension Particle Jet in Plasma Spray Conditions</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dolmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -2371,51 +2371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Plasma Spraying Evolution Since the Sixties Through Modeling, Measurements and Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2475,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest Researches Advances of Plasma Spraying: From Splat to Coating Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2579,51 +2579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Do We Know, What are the Current Limitations of Suspension Plasma Spraying?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,51 +2722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2830,51 +2830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Measurements of In-Flight Droplet and Particle Behavior and Coating Microstructure in Suspension and Solution Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,51 +2947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Challenges and Opportunities in Suspension and Solution Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,51 +3220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.224015. </w:t>
@@ -3315,51 +3315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between metallic and ceramic splats: Influence of viscosity and kinetic energy on the particle flattening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3431,51 +3431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of spray coating adhesion through the formation of a single lamella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3668,51 +3668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flattening and Cooling of Millimeterand Micrometer-Sized Alumina Drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alumina Splat investigation : visualization of impact and splat/substrate interface for millimiter sized drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogues-Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN VICTORIA MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5530,260 +5530,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermo-ablative composite material design on their ablation resistance under repeated impacts of liquid alumina particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Fuzet</w:t>
+                <w:t xml:space="preserve">A dimensionless approach to studying nanometer particle impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference for Aerospace Sciences (5th EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949398v1</w:t>
+                <w:t xml:space="preserve">hal-00949452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dimensionless approach to studying nanometer particle impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bidron</w:t>
+                <w:t xml:space="preserve">Influence of thermo-ablative composite material design on their ablation resistance under repeated impacts of liquid alumina particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">5th European Conference for Aerospace Sciences (5th EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949452v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium substitution in liquid feedstock plasma spraying</w:t>
               </w:r>
@@ -5808,51 +5808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5920,51 +5920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6015,51 +6015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution, from the seventies to now, of the understanding of plasma spraying at the University of Limoges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6149,51 +6149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6283,51 +6283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6404,51 +6404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6486,103 +6486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of carbon composite ablation under impact of alumina droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Propulsion 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
@@ -6624,51 +6624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of spray coating adhesion through the formation of a single lamella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6732,51 +6732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6840,51 +6840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8009,51 +8009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprays Used for Thermal Barrier Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8282,51 +8282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tartarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goutier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keromnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.373" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rivaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04579256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01706-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazelas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01376-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dolmaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;chade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enni Hartikainen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vardelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01134-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Dasharath D Dhamale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mavier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac3c39" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01174-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Martinez Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01070-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02453433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02174562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bidron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vardelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Denoirjean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fauchais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aafd81" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Ivchenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mariaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00948-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.10.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQHCXR3H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01671717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0658-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vardelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Hyland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.05.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-017-9802-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-016-0435-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01490990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0286-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Duarte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0184-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01490869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0319-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9594-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Krowka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coudert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0081-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/22/224015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.08.044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8WVQ2M5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9763-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R49QL480-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Denoirjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9562-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8MQTQ2GK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9432-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9S1WGT8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues-Delbos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-008-9270-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HPLV779N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05191441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03821430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02096868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02181998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bianchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02181973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poirier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893276v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Elrikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bignon Romain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Armstrong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fuzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubrun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952020v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05191425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117418v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04145983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03666532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02359641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj. Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04579214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Despres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40809-0_2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7233-8_12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tartarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goutier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keromnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.373" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rivaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04579256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01706-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazelas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01376-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dolmaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;chade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Dasharath D Dhamale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mavier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac3c39" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enni Hartikainen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vardelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01134-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01174-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Martinez Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01070-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02453433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02174562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bidron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vardelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Denoirjean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fauchais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aafd81" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Ivchenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mariaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00948-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.10.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQHCXR3H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01671717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0658-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vardelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Hyland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.05.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-017-9802-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-016-0435-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01490990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0286-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Duarte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0184-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01490869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0319-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9594-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Krowka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coudert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0081-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/22/224015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.08.044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8WVQ2M5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9763-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R49QL480-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Denoirjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9562-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8MQTQ2GK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9432-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9S1WGT8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues-Delbos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-008-9270-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HPLV779N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05191441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03821430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02096868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02181998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bianchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02181973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poirier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893276v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Elrikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bignon Romain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Armstrong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949452v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949398v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fuzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubrun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952020v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05191425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117418v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04145983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03666532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02359641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj. Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04579214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Despres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40809-0_2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7233-8_12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>