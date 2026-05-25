--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -66,7779 +66,8181 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition function and thermodynamic properties of ZnH, ZnO, and their ions at thermal equilibrium in the temperatures range of 100 K to 20,000 K.</w:t>
+                <w:t xml:space="preserve">Investigation of Effects of Plasma Parameters in Axial Suspension Plasma Spray on In-Flight Suspension Treatment and Thermal Barrier Coating Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Tartarin</w:t>
+                <w:t xml:space="preserve">Maxime Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal André</w:t>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Goutier</w:t>
+                <w:t xml:space="preserve">Geoffroy Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rat</w:t>
+                <w:t xml:space="preserve">Aurélien Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Keromnes</w:t>
+                <w:t xml:space="preserve">Emilie Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 215, pp.107639. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (2-3), pp.636-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2026.107639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-026-02174-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511248v1</w:t>
+                <w:t xml:space="preserve">hal-05618845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données thermodynamiques molaires de l’oxyde de zinc gazeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Partition function and thermodynamic properties of ZnH, ZnO, and their ions at thermal equilibrium in the temperatures range of 100 K to 20,000 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tartarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal André</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Kéromnès</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52497/jitipee.v9i1.373⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.107639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2026.107639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048422v1</w:t>
+                <w:t xml:space="preserve">hal-05511248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented ZnO nanostructured coatings deposited by solution precursor plasma spraying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Données thermodynamiques molaires de l’oxyde de zinc gazeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tartarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kéromnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107355⟩</w:t>
+              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/jitipee.v9i1.373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313644v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nozzle Diameter on Electric Arc Dynamics and Coating Properties in a Cascaded-Anode Plasma Torch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Ruelle</w:t>
+                <w:t xml:space="preserve">Oriented ZnO nanostructured coatings deposited by solution precursor plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tartarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alan Kéromnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-023-01706-y⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.107355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579256v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electric arc dynamics in a cascaded-anode plasma torch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of Nozzle Diameter on Electric Arc Dynamics and Coating Properties in a Cascaded-Anode Plasma Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Goutier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chazelas</w:t>
+                <w:t xml:space="preserve">Geoffroy Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kéromnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (2-3), pp.756-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-023-01706-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281064v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flight mechanisms in Suspension Plasma Spraying Issues and perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Goutier</w:t>
+                <w:t xml:space="preserve">Diagnostic of the Liquid Injection Behavior in the Case of Axial Suspension Plasma Spray (ASPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Keromnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Mariaux</w:t>
+                <w:t xml:space="preserve">Emilie Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (4), pp.699-715. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-022-01376-2⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 34 (2-3), pp.753-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-024-01856-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860806v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanisms of Gd2Zr2O7 in silicate melts derived from CAS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of the electric arc dynamics in a cascaded-anode plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vilasi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.08.051⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 462, pp.129493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037210v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between arc plasma jet properties and plasma/liquid interaction mechanisms for the deposition of nanostructured ceramic coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Ruelle</w:t>
+                <w:t xml:space="preserve">Reaction mechanisms of Gd2Zr2O7 in silicate melts derived from CAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dolmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac3c39⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (15), pp.7247-7257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.08.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453757v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Hydrogen in a Segmented-Anode Plasma Torch in Suspension Plasma Spraying</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Vardelle</w:t>
+                <w:t xml:space="preserve">In-flight mechanisms in Suspension Plasma Spraying Issues and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (1-2), pp.236-250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-020-01134-2⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.699-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-022-01376-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281700v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on Particle Behavior at the Stagnation Zone for a Suspension Particle Jet in Plasma Spray Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dolmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (4), pp.1001-1014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-021-01174-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Stress Evolution in Zirconia (Y8%) Coatings During Atmospheric Plasma Spraying for Substrates Under Rotating Kinematic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Benefits of Hydrogen in a Segmented-Anode Plasma Torch in Suspension Plasma Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dolmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enni Hartikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erick Meillot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (6), pp.1313-1321. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-020-01070-1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 30 (1-2), pp.236-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-020-01134-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281276v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Impact of Substrate Shape and Tilting on Particle Velocity in Suspension Plasma Spraying</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Vardelle</w:t>
+                <w:t xml:space="preserve">Relationships between arc plasma jet properties and plasma/liquid interaction mechanisms for the deposition of nanostructured ceramic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Dasharath D Dhamale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac3c39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453433v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flattening behavior of micro- and nano-sized yttria-stabilized zirconia particles plasma-sprayed on smooth preheated (610 K) nickel substrate: part I</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of the Impact of Substrate Shape and Tilting on Particle Velocity in Suspension Plasma Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dolmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174562v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Study of an Adaptive-Pressure Plasma Coating Process—Part 1: Model Description</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Residual Stress Evolution in Zirconia (Y8%) Coatings During Atmospheric Plasma Spraying for Substrates Under Rotating Kinematic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Itina</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venancio Martinez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29, pp.25-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-019-00948-z⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 29 (6), pp.1313-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-020-01070-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371163v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet size prediction in ultrasonic nebulization for non-oxide ceramic powder synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Flattening behavior of micro- and nano-sized yttria-stabilized zirconia particles plasma-sprayed on smooth preheated (610 K) nickel substrate: part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bidron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (16), pp.165201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aafd81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01835034v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Validity of Continuum Computational Fluid Dynamics Approach Under Very Low-Pressure Plasma Spray Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Feasibility Study of an Adaptive-Pressure Plasma Coating Process—Part 1: Model Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Ivchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-017-0658-y⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-019-00948-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01671717v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsecond-scale formation of Ni Ti intermetallics in thermal spray coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Droplet size prediction in ultrasonic nebulization for non-oxide ceramic powder synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.M. Hyland</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.05.020⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.25 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835042v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Plasma Spraying Evolution Since the Sixties Through Modeling, Measurements and Sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Validity of Continuum Computational Fluid Dynamics Approach Under Very Low-Pressure Plasma Spray Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Ivchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-017-9802-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-017-0658-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490048v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01671717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Researches Advances of Plasma Spraying: From Splat to Coating Formation</w:t>
+                <w:t xml:space="preserve">Microsecond-scale formation of Ni Ti intermetallics in thermal spray coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fauchais</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Hyland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (8), pp.1534-1553. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 321, pp.425 - 437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-016-0435-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490043v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Do We Know, What are the Current Limitations of Suspension Plasma Spraying?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Atmospheric Plasma Spraying Evolution Since the Sixties Through Modeling, Measurements and Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-015-0286-3⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-017-9802-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490990v1</w:t>
+                <w:t xml:space="preserve">hal-01490048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Spray Conditions for Suspension Plasma Spraying</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Latest Researches Advances of Plasma Spraying: From Splat to Coating Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-014-0184-0⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 25 (8), pp.1534-1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-016-0435-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491333v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Measurements of In-Flight Droplet and Particle Behavior and Coating Microstructure in Suspension and Solution Plasma Spraying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">What Do We Know, What are the Current Limitations of Suspension Plasma Spraying?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (8), pp.1498 - 1505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-015-0319-y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 24 (7), pp.1120 - 1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-015-0286-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490869v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Challenges and Opportunities in Suspension and Solution Plasma Spraying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+                <w:t xml:space="preserve">Tailoring the Spray Conditions for Suspension Plasma Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-014-9594-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-014-0184-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491329v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of Suspension Plasma Spray Injection with the Arc Fluctuations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Specific Measurements of In-Flight Droplet and Particle Behavior and Coating Microstructure in Suspension and Solution Plasma Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Coudert</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23 (5), pp.786 - 794. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-014-0081-6⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 24 (8), pp.1498 - 1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-015-0319-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491325v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspension and solution plasma spraying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Key Challenges and Opportunities in Suspension and Solution Plasma Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/22/224015⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.511 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-014-9594-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908790v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between metallic and ceramic splats: Influence of viscosity and kinetic energy on the particle flattening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synchronization of Suspension Plasma Spray Injection with the Arc Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Krowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.08.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.786 - 794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-014-0081-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00946532v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of spray coating adhesion through the formation of a single lamella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Suspension and solution plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.522-530. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.224015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-012-9763-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/22/224015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709749v1</w:t>
+                <w:t xml:space="preserve">hal-00908790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface roughness, wettability and temperature on ceramic droplet flattening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison between metallic and ceramic splats: Influence of viscosity and kinetic energy on the particle flattening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Spray 2012: Proceedings of the International Thermal Spray Conference (ASM International)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 235, pp.657-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.08.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943489v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flattening and Cooling of Millimeterand Micrometer-Sized Alumina Drops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Understanding of spray coating adhesion through the formation of a single lamella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20, pp.59-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9562-4⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 21, pp.522-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-012-9763-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569213v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina Splat investigation : visualization of impact and splat/substrate interface for millimiter sized drops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of surface roughness, wettability and temperature on ceramic droplet flattening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bidron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thermal Spray 2012: Proceedings of the International Thermal Spray Conference (ASM International)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.472-478</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00450940v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Temperature Fluctuations in Plasma Spraying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Flattening and Cooling of Millimeterand Micrometer-Sized Alumina Drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9562-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alumina Splat investigation : visualization of impact and splat/substrate interface for millimiter sized drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-009-9432-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle Temperature Fluctuations in Plasma Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nogues-Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17, pp.895-901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-008-9270-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du Procédé de Projection Plasma de Solution Précurseurs pour la Désinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tartarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Goutier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electric arc dynamics in a cascaded-anode plasma torch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of Nozzle Diameter on Electric Arc Dynamics in a Cascaded-Anode Plasma Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kéromnés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Goutier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chazelas</w:t>
+                <w:t xml:space="preserve">Geoffroy Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPT 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Québec City, Canada. pp.127-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821430v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma spraying at very low pressure (VLPPS): Model development and experimental validation beyond continuum conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of the electric arc dynamics in a cascaded-anode plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Mauer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTPP15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">RIPT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096868v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma spraying at very low pressure (VLPPS): Model development and experimental validation beyond continuum conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Ivchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01845296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Effect of Substrate Shape in Suspension Plasma Spraying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Plasma spraying at very low pressure (VLPPS): Model development and experimental validation beyond continuum conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Ivchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Bianchi</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">HTPP15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181998v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of high-temperature droplet impacts on solid surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental Observation of Effect of Substrate Shape in Suspension Plasma Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dolmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bidron</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN VICTORIA MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">ITSC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181973v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity of continuum computational fluid dynamics approach in very low pressure plasma spray conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental observation of high-temperature droplet impacts on solid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bidron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC17, Dusseldorf, Germany, June 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dusseldorf, Germany</w:t>
+              <w:t xml:space="preserve">EMN VICTORIA MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01616580v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the continuum approach in the midelling of very low-pressure plasma spraying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">On the validity of continuum computational fluid dynamics approach in very low pressure plasma spray conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Ivchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC, Montreal, Canada, August 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">ITSC17, Dusseldorf, Germany, June 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01616582v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01616580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic powder synthesis by spray pyrolysis: aerosol formation and evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Munoz Hoyos</w:t>
+                <w:t xml:space="preserve">Validity of the continuum approach in the midelling of very low-pressure plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Ivchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">ISPC, Montreal, Canada, August 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893735v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01616582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Validity of Continuum Computational Fluid Dynamics Approach Under Very Low-Pressure Plasma Spray Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Ceramic powder synthesis by spray pyrolysis: aerosol formation and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Munoz Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dusseldorf, Germany</w:t>
+              <w:t xml:space="preserve">ECerS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893276v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the adhesion of wear-resistant coatings on aerospace polymer composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Validity of Continuum Computational Fluid Dynamics Approach Under Very Low-Pressure Plasma Spray Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Ivchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spray Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">ITSC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491021v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the suspension and solution plasma spraying of ceramic coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Improving the adhesion of wear-resistant coatings on aerospace polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Elrikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bignon Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of the European Ceramic Society (ECERS XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Thermal Spray Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944461v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dimensionless approach to studying nanometer particle impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Helium substitution in liquid feedstock plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique</w:t>
+              <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique (6th RIPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949452v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermo-ablative composite material design on their ablation resistance under repeated impacts of liquid alumina particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Are sensors alone sufficient to improve the quality of sprayed coatings ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference for Aerospace Sciences (5th EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Reliability, Durability and Performance Assessment of Thermal Spray Coatings Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949398v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium substitution in liquid feedstock plasma spraying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of thermo-ablative composite material design on their ablation resistance under repeated impacts of liquid alumina particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique (6th RIPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">5th European Conference for Aerospace Sciences (5th EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949352v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are sensors alone sufficient to improve the quality of sprayed coatings ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+                <w:t xml:space="preserve">A dimensionless approach to studying nanometer particle impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bidron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Goutier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability, Durability and Performance Assessment of Thermal Spray Coatings Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, New York, United States</w:t>
+              <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944469v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution, from the seventies to now, of the understanding of plasma spraying at the University of Limoges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Recent developments in the suspension and solution plasma spraying of ceramic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique (6th RIPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">13th Conference of the European Ceramic Society (ECERS XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944489v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of liquid feedstock behaviour in suspension and solution plasma spraying</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chazelas</w:t>
+                <w:t xml:space="preserve">Evolution, from the seventies to now, of the understanding of plasma spraying at the University of Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Plasma Conference (HTPP12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique (6th RIPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952018v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Surface Roughness, Wettability and Temperature on Ceramic Droplet Flattening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Spray Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Houston, United States. pp.472-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma sprayed coatings generation : experimental study of splat formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental observation of liquid feedstock behaviour in suspension and solution plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Plasma Conference (HTPP12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952020v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of carbon composite ablation under impact of alumina droplets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Plasma sprayed coatings generation : experimental study of splat formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bidron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mariaux</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Propulsion 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12th European Plasma Conference (HTPP12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951905v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of spray coating adhesion through the formation of a single lamella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental observation of carbon composite ablation under impact of alumina droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. pp.192-198</w:t>
+              <w:t xml:space="preserve">Space Propulsion 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945420v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle temperature fluctuations in plasma spraying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Understanding of spray coating adhesion through the formation of a single lamella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spray, ITSC 2008, Thermal Spray Crossing Borders,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">International Thermal Spray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. pp.192-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365537v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between Ar-H2 and N2-H2 plasma gas mixtures : application to ZrO2-Y2O3 coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Spray, ITSC 2008, Thermal Spray Crossing Borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle temperature fluctuations in plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Thermal Spray, ITSC 2008, Thermal Spray Crossing Borders,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Precursor Plasma Spraying of metal oxydes functional coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tartarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Goutier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 RIPT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Julich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics coating under thermomechanical and chemical solicitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kéromnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dynamique de l'arc électrique dans une torche segmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kéromnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale d'une torche à plasma d'arc segmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Meillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE 15 (15e Colloque sir les Arcs Electriques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Design of an Adaptive-pressure Plasma Coating Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Ivchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Itina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of the continuum approach in the modelling of very low pressure plasma spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Ivchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cj. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Modeling of Rarefied Plasma Flows under Very Low Pressure Plasma Spray Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Ivchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cj. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7848,294 +8250,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and Perspectives in Mitigating CMAS Infiltration in Thermal Barrier Coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dolmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kéromnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Coatings for High-Temperature Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.37-85, 2024, Engineering Materials, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40809-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprays Used for Thermal Barrier Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy, Environment, and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.311-344, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-7233-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8282,51 +8684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tartarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goutier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keromnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.373" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rivaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04579256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01706-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazelas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01376-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dolmaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;chade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Dasharath D Dhamale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mavier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac3c39" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enni Hartikainen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vardelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01134-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01174-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Martinez Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01070-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02453433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02174562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bidron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vardelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Denoirjean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fauchais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aafd81" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Ivchenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mariaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00948-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.10.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQHCXR3H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01671717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0658-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vardelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Hyland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.05.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-017-9802-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-016-0435-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01490990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0286-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Duarte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0184-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01490869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0319-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9594-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Krowka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coudert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0081-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/22/224015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.08.044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8WVQ2M5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9763-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R49QL480-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Denoirjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9562-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8MQTQ2GK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9432-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9S1WGT8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues-Delbos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-008-9270-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HPLV779N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05191441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03821430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02096868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02181998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bianchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02181973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poirier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893276v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Elrikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bignon Romain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Armstrong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949452v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949398v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fuzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubrun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952020v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05191425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117418v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04145983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03666532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02359641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj. Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04579214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Despres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40809-0_2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7233-8_12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goutier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rivaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;chade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-026-02174-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tartarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keromnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107639" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04579256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01706-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01856-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129493" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dolmaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01376-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vardelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01174-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enni Hartikainen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01134-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Dasharath D Dhamale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac3c39" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02453433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Martinez Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01070-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02174562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bidron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vardelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Denoirjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fauchais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aafd81" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Ivchenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mariaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00948-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poirier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.10.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQHCXR3H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01671717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0658-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vardelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Hyland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.05.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-017-9802-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-016-0435-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01490990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0286-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Duarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0184-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01490869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0319-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9594-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Krowka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coudert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0081-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/22/224015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946532v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.08.044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8WVQ2M5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9763-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R49QL480-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943489v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Denoirjean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9562-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8MQTQ2GK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9432-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9S1WGT8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues-Delbos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-008-9270-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HPLV779N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05191441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05629287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#233;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03821430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01845296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02096868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02181998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bianchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02181973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616580v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01616582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poirier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Elrikh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bignon Romain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Armstrong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fuzet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubrun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949452v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944489v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782397v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952018v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945420v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05191425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04145983v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03666532v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02359641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj. Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04579214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Despres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40809-0_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7233-8_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>