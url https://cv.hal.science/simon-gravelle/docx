--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2729,51 +2729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6AB2222"/>
+    <w:nsid w:val="8F91ADEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>