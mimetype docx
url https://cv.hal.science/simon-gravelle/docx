--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2149-6706</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">9fD2JlYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,1895 +182,1895 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant mobility of surface-trapped ionic charges following liquid tribocharging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhir Benrahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Saide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Burnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (37), pp.e2505841122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2505841122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent molecular motion and first passage statistics for the NMR relaxation of confined water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Schlaich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (3), pp.035502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/1j21-bqdm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption selectivity of water-ethanol mixtures on organosilica surfaces: Role of hydrophilicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.158. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.19509.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Impact of Minor Water Content on Polymer Electrolytes with Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aysha Siddika Asha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubeen Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maricris L Mayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiwei Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (3), pp.1061-1069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c04984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Atomic-Scale Processes at the Ferrihydrite-Water Interface With Reactive Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ardalan Hayatifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz D Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie A Schoepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew B J Lindsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12932-024-00094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Single and Multiple Graphene Oxide Nanoparticles at a Water-Vapor Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Botto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale model for fluid transport through a bio-inspired passive valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dumais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5126481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Kinetics in Open Nanopores as a Source of Low-Frequency Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Netz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (10), pp.7265-7272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow-Induced Shift of the Donnan Equilibrium for Ultra-Sensitive Mass Transport Measurement Through a Single Nanochannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (24), pp.244503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5133888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous capillary filling and wettability reversal in nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (3), pp.033123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.033123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon membranes for efficient water-ethanol separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ybert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (12), pp.124708 - 124708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perméabilité optimale des aquaporines : Une histoire de forme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Detcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (2), pp.174-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20153102014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large permeabilities of hourglass nanopores: From hydrodynamics to single file transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ybert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141, pp.18C526. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4897253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-additive ionic transport across arrays of solid-state nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gadaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Siria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1), pp.12005 - 12005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4863206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofluidic Osmotic Diodes: Theory and Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Picallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111, pp.244501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.244501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing water permeability through the hourglass shape of aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Detcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (41), pp.16367-16372. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1306447110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2059,342 +2080,342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Selectivity of Water-Ethanol Mixtures on Organosilica Surfaces: Role of Hydrophilicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal fluctuations on the average shape of a graphene nanosheet suspended in a shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Botto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid exfoliation of multilayer graphene in sheared solvents: a molecular dynamics investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Botto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofluidics: a pedagogical introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2404,147 +2425,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAICoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Loche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Schlaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Stooß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2554,114 +2575,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofluidics: a theoretical and numerical investigation of fluid transport in nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soft Condensed Matter [cond-mat.soft]. Lyon1, 2015. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02375009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2729,51 +2750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F91ADEC"/>
+    <w:nsid w:val="95D1EF0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2960,51 +2981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-gravelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2149-6706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Benrahla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Saide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Burnaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gravelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505841122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Holm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1j21-bqdm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19509.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Siddika Asha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubeen Jamal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricris L Mayes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiwei Shen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c04984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Hayatifar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie A Schoepfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B J Lindsay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12932-024-00094-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Botto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126481" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Netz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Bocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02858" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Yoshida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Detcheverry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153102014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadaleta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sempere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Picallo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.244501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306447110" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04917234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Loche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Stoo&#223;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Becker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02375009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-gravelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2149-6706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=9fD2JlYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Benrahla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Saide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Burnaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gravelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505841122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Holm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1j21-bqdm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19509.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Siddika Asha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubeen Jamal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricris L Mayes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiwei Shen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c04984" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Hayatifar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie A Schoepfer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B J Lindsay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12932-024-00094-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Botto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126481" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Netz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Bocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02858" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133888" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Yoshida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963098" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Detcheverry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153102014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadaleta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sempere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863206" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Picallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.244501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306447110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04917234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kamal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Loche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Stoo&#223;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02375009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>