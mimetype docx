--- v2 (2026-05-12)
+++ v3 (2026-06-03)
@@ -156,2416 +156,2530 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular-to-polymeric crossover in ion diffusion in glyme-based electrolytes: from vehicular to hopping transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wzietek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05638700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption Selectivity of Water-Ethanol Mixtures on Organosilica Surfaces: Role of Hydrophilicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of thermal fluctuations on the average shape of a graphene nanosheet suspended in a shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Botto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid exfoliation of multilayer graphene in sheared solvents: a molecular dynamics investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Botto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanofluidics: a pedagogical introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant mobility of surface-trapped ionic charges following liquid tribocharging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermittent molecular motion and first passage statistics for the NMR relaxation of confined water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Saide</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Schlaich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2505841122⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.035502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1j21-bqdm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407877v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent molecular motion and first passage statistics for the NMR relaxation of confined water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Giant mobility of surface-trapped ionic charges following liquid tribocharging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Benrahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Saide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Burnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/1j21-bqdm⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (37), pp.e2505841122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2505841122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343683v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption selectivity of water-ethanol mixtures on organosilica surfaces: Role of hydrophilicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/openreseurope.19509.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Impact of Minor Water Content on Polymer Electrolytes with Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aysha Siddika Asha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubeen Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maricris L Mayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiwei Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (3), pp.1061-1069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c04984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Atomic-Scale Processes at the Ferrihydrite-Water Interface With Reactive Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ardalan Hayatifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz D Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie A Schoepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew B J Lindsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12932-024-00094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Single and Multiple Graphene Oxide Nanoparticles at a Water-Vapor Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Botto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale model for fluid transport through a bio-inspired passive valve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adsorption Kinetics in Open Nanopores as a Source of Low-Frequency Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dumais</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Netz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5126481⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (10), pp.7265-7272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424741v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Kinetics in Open Nanopores as a Source of Low-Frequency Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A multi-scale model for fluid transport through a bio-inspired passive valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lyderic Bocquet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dumais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02858⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5126481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320711v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow-Induced Shift of the Donnan Equilibrium for Ultra-Sensitive Mass Transport Measurement Through a Single Nanochannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (24), pp.244503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5133888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous capillary filling and wettability reversal in nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (3), pp.033123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.033123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon membranes for efficient water-ethanol separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (12), pp.124708 - 124708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perméabilité optimale des aquaporines : Une histoire de forme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Detcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Detcheverry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (2), pp.174-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20153102014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large permeabilities of hourglass nanopores: From hydrodynamics to single file transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141, pp.18C526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4897253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-additive ionic transport across arrays of solid-state nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gadaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Siria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1), pp.12005 - 12005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4863206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofluidic Osmotic Diodes: Theory and Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Picallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111, pp.244501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.244501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing water permeability through the hourglass shape of aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Detcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Detcheverry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (41), pp.16367-16372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1306447110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873654v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-02375018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAICoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Schlaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Stooß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2575,114 +2689,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofluidics: a theoretical and numerical investigation of fluid transport in nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gravelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soft Condensed Matter [cond-mat.soft]. Lyon1, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02375009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2750,51 +2864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95D1EF0A"/>
+    <w:nsid w:val="024F6497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2981,51 +3095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-gravelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2149-6706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=9fD2JlYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Benrahla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Saide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Burnaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gravelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505841122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Holm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1j21-bqdm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19509.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Siddika Asha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubeen Jamal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricris L Mayes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiwei Shen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c04984" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Hayatifar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie A Schoepfer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B J Lindsay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12932-024-00094-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Botto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126481" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Netz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Bocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02858" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133888" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Yoshida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963098" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Detcheverry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153102014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadaleta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sempere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863206" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Picallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.244501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306447110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04917234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kamal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Loche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Stoo&#223;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02375009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-gravelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2149-6706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=9fD2JlYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05638700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gravelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wzietek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04917234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kamal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Botto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Holm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1j21-bqdm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Benrahla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Saide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Burnaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505841122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19509.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Siddika Asha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubeen Jamal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricris L Mayes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiwei Shen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c04984" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Hayatifar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie A Schoepfer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B J Lindsay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12932-024-00094-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Netz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Bocquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02858" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126481" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Yoshida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Detcheverry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153102014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897253" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadaleta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sempere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863206" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Picallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.244501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306447110" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Loche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Stoo&#223;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Becker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02375009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>