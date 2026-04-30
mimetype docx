--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Hagemann </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo en tant qu'art à l'époque de l'IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l’histoire dans certains jeux numériques récents : vers une prise en compte de nouvelles approches scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Apports conceptuels et méthodologiques des entrecroisements entre productions artistiques et sciences humaines et sociales : une hybridité féconde, 38, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tradition narrative et innovations technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Essais, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilisation par les jeux vidéo comportant des modalités documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sensibilisation et conscientisation par le jeu, 19, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.5296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur : une vieille histoire ? Quelques approches vidéoludiques allemandes récentes de la science-fiction, entre thèmes établis, renouveau et spécificités du média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.105-119. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.20026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O. Dowling, The Gamification of Digital Journalism. Innovation in Journalistic Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Explorations, nouvelles frontières ?, 42, pp.586-589. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques stratégies d’appropriation de l’histoire par les jeux vidéo narratifs. Dans la tradition du roman historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeu vidéo et romanesque, Hors-Série, pp.133-146. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12548-8.p.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Spiel mit den Daten. Zur Rezeption und Simulation datenbasierter Überwachung in einigen zeitgenössischen Computerspielen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paidia – Zeitschrift für Computerspielforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline CAILLET, Frédéric POUILLAUDE, éds., Un art documentaire. Enjeux esthétiques, politiques et éthiques (Recension d'ouvrage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.16259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio in Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revista de El Colegio de San Luis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beil, Thomas Hensel, Andreas Rauscher, Hrsg., Game Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.416-419. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.13245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review Theatre & social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performance Arts and Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.96 - 97. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14794713.2017.1297176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interaction mise à l’épreuve : l’évolution des approches de la communication médiatisée dans l’art médiatique germanophone des années 1960 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing the Web : Aspects of the Communication Network in Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustic Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche des avant-gardes théâtrales historiques autour du progrès technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia. Dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Lampedusa – Über europäische Grenz- und Migrationspolitik in Elfriede Jelineks Die Schutzbefohlenen, Hans-Werner Kroesingers FRONTex security und BBMs Po.W.E.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Past: Meaningful Gameworld Interfaces in Historical Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interactive Pasts Conference 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Value Foundation, Leiden University, Oct 2025, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art games, art vidéoludique, game art : la relation entre jeux vidéo et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le jeu vidéo. Au carrefour de l'histoire des arts et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et d'Histoire Inter-médias (CHRI, Ecole Emile Cohl), Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Performance and Video Games. Inspirations, Appropriations and Mutual Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Dreifuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Pluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transcript Verlag; Transcript Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9783839471739. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783839471739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles pour le spectateur à l’ère du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Pluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Kevin Curran, 9782832322154. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55430/8020VA01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les médias au théâtre : des avant-gardes historiques aux scènes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machina eX: Working Collectively at the Interface of Theatre and Video Games. In Conversation with Clara Ehrenwerth and Anton Krause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Dreifuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réjane Dreifuss; Simon Hagemann; Izabella Pluta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live Performance and Video Games. Inspirations, Appropriations and Mutual Transfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-158, 2024, 9783839471739. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783839471739-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Performance and Video Games: Introduction to an Interdisciplinary Field of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Dreifuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Pluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réjane Dreifuss; Simon Hagemann; Izabella Pluta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live Performance and Video Games. Inspirations, Appropriations and Mutual Transfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-36, 2024, 978-3-8376-7173-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783839471739-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le regardant et le regardé. Sur la reconfiguration du rôle du spectateur dans les créations à composante technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Izabella Pluta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes numériques/Digital Stages. Anthologie critique d'écrits et d'entretiens d'artistes. Critical anthology of artists' statements and interviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-366, 2022, 9782753583184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps historique, temps présent Le théâtre en tant que machine à rendre visible les conflits de l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milo Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes numériques / Digital Stages. Anthologie critique d'écrits et d'entretiens d'artistes. Critical anthology of artists' statements and interviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782753583184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Kondek. Theatre as Tech Laboratory: Video Language, Hacker Approach and the Messy Use of Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Kondek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes numériques / Digital Stages. Anthologie critique d'écrits et d'entretiens d'artistes. Critical anthology of artists' statements and interviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782753583184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maschinen in der performativen Kunst in Zeiten der Industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines / Maschinen. Les machines dans l'espace germanique: de l'automate de Kempelen à Kraftwerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles voies pour le théâtre documentaire contemporain ? Les œuvres hybrides de Walid Raad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Théâtres documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des discours autour de la Fraction armée rouge dans les productions filmiques de 1975 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés face à la terreur (de 1960 à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience sensorielle de la société médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurin, Frédéric. Ivo van Hove, la fureur de créer, les Solitaires intempestifs, pp.81-96, 2016. 978-2-84681-490-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bühnen des Nicht-Menschlichen: Über einige Besonderheiten von Robotern auf der Theaterbühne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Episteme des Theaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-8376-3603-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots sur la scène théâtrale : précurseurs, enjeux, conséquences/Robots on the stage : precursors, challenges, consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURMARIONNETTES ET MANNEQUINS Craig, Kantor et leurs héritages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Entretemps, pp. 411-427, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les images digitales au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma, Architecture, Dispositif, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère digitale : le théâtre contemporain face à une nouvelle situation de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contemporain en scène, volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre, vidéo et élargissement de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Cinema. Le cinéma gagne du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Studies und Theaterwissenschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">»Menschen, Communitys, Dynamiken beobachten«: Ein Gespräch mit Robert Glashüttner über Spielejournalismus zwischen Aufmerksamkeitsökonomie und Kulturkritik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Max Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Daniel Klausner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction, genre hybride et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Willmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Esselborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Ferragamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Siddharth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simela Delianidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 184 p., 2023, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.19561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Hagemann </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo en tant qu'art à l'époque de l'IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l’histoire dans certains jeux numériques récents : vers une prise en compte de nouvelles approches scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Apports conceptuels et méthodologiques des entrecroisements entre productions artistiques et sciences humaines et sociales : une hybridité féconde, 38, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tradition narrative et innovations technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Essais, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur : une vieille histoire ? Quelques approches vidéoludiques allemandes récentes de la science-fiction, entre thèmes établis, renouveau et spécificités du média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.105-119. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.20026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur : une vieille histoire ? Quelques approches vidéoludiques allemandes récentes de la science-fiction, entre thèmes établis, renouveau et spécificités du média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.105-119. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.20026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilisation par les jeux vidéo comportant des modalités documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sensibilisation et conscientisation par le jeu, 19, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.5296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O. Dowling, The Gamification of Digital Journalism. Innovation in Journalistic Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Explorations, nouvelles frontières ?, 42, pp.586-589. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques stratégies d’appropriation de l’histoire par les jeux vidéo narratifs. Dans la tradition du roman historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeu vidéo et romanesque, Hors-Série, pp.133-146. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12548-8.p.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Spiel mit den Daten. Zur Rezeption und Simulation datenbasierter Überwachung in einigen zeitgenössischen Computerspielen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paidia – Zeitschrift für Computerspielforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline CAILLET, Frédéric POUILLAUDE, éds., Un art documentaire. Enjeux esthétiques, politiques et éthiques (Recension d'ouvrage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.16259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio in Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revista de El Colegio de San Luis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beil, Thomas Hensel, Andreas Rauscher, Hrsg., Game Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.416-419. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.13245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review Theatre & social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performance Arts and Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.96 - 97. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14794713.2017.1297176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interaction mise à l’épreuve : l’évolution des approches de la communication médiatisée dans l’art médiatique germanophone des années 1960 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing the Web : Aspects of the Communication Network in Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustic Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Lampedusa – Über europäische Grenz- und Migrationspolitik in Elfriede Jelineks Die Schutzbefohlenen, Hans-Werner Kroesingers FRONTex security und BBMs Po.W.E.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche des avant-gardes théâtrales historiques autour du progrès technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia. Dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Past: Meaningful Gameworld Interfaces in Historical Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interactive Pasts Conference 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Value Foundation, Leiden University, Oct 2025, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art games, art vidéoludique, game art : la relation entre jeux vidéo et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le jeu vidéo. Au carrefour de l'histoire des arts et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et d'Histoire Inter-médias (CHRI, Ecole Emile Cohl), Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Performance and Video Games. Inspirations, Appropriations and Mutual Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Dreifuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Pluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transcript Verlag; Transcript Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9783839471739. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783839471739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles pour le spectateur à l’ère du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Pluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Kevin Curran, 9782832322154. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55430/8020VA01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les médias au théâtre : des avant-gardes historiques aux scènes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Performance and Video Games: Introduction to an Interdisciplinary Field of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Dreifuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Pluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réjane Dreifuss; Simon Hagemann; Izabella Pluta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live Performance and Video Games. Inspirations, Appropriations and Mutual Transfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-36, 2024, 978-3-8376-7173-5. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783839471739-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machina eX: Working Collectively at the Interface of Theatre and Video Games. In Conversation with Clara Ehrenwerth and Anton Krause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Dreifuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réjane Dreifuss; Simon Hagemann; Izabella Pluta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live Performance and Video Games. Inspirations, Appropriations and Mutual Transfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-158, 2024, 9783839471739. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783839471739-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps historique, temps présent Le théâtre en tant que machine à rendre visible les conflits de l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milo Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes numériques / Digital Stages. Anthologie critique d'écrits et d'entretiens d'artistes. Critical anthology of artists' statements and interviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782753583184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Kondek. Theatre as Tech Laboratory: Video Language, Hacker Approach and the Messy Use of Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Kondek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes numériques / Digital Stages. Anthologie critique d'écrits et d'entretiens d'artistes. Critical anthology of artists' statements and interviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782753583184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le regardant et le regardé. Sur la reconfiguration du rôle du spectateur dans les créations à composante technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Izabella Pluta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes numériques/Digital Stages. Anthologie critique d'écrits et d'entretiens d'artistes. Critical anthology of artists' statements and interviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-366, 2022, 9782753583184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maschinen in der performativen Kunst in Zeiten der Industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines / Maschinen. Les machines dans l'espace germanique: de l'automate de Kempelen à Kraftwerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles voies pour le théâtre documentaire contemporain ? Les œuvres hybrides de Walid Raad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Théâtres documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des discours autour de la Fraction armée rouge dans les productions filmiques de 1975 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés face à la terreur (de 1960 à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience sensorielle de la société médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurin, Frédéric. Ivo van Hove, la fureur de créer, les Solitaires intempestifs, pp.81-96, 2016. 978-2-84681-490-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bühnen des Nicht-Menschlichen: Über einige Besonderheiten von Robotern auf der Theaterbühne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Episteme des Theaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-8376-3603-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots sur la scène théâtrale : précurseurs, enjeux, conséquences/Robots on the stage : precursors, challenges, consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURMARIONNETTES ET MANNEQUINS Craig, Kantor et leurs héritages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Entretemps, pp. 411-427, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les images digitales au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma, Architecture, Dispositif, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère digitale : le théâtre contemporain face à une nouvelle situation de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contemporain en scène, volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre, vidéo et élargissement de la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Cinema. Le cinéma gagne du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Studies und Theaterwissenschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">»Menschen, Communitys, Dynamiken beobachten«: Ein Gespräch mit Robert Glashüttner über Spielejournalismus zwischen Aufmerksamkeitsökonomie und Kulturkritik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Max Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Daniel Klausner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hagemann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598446v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.20026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30694" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8.p.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.16259" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.13245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14794713.2017.1297176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05310343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dreifuss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7173-5/live-performance-and-video-games/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839471739" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/1480/9782889155699" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8020VA01" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839471739-011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839471739-003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8142/scenes-numeriques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Rau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kondek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Max Bauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Daniel Klausner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Esselborn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferragamo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Siddharth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Delianidou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.19561" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hagemann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598446v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.20026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8.p.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.16259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.13245" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14794713.2017.1297176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05310343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dreifuss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7173-5/live-performance-and-video-games/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839471739" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/1480/9782889155699" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8020VA01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839471739-003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839471739-011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Rau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kondek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8142/scenes-numeriques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Max Bauer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Daniel Klausner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>