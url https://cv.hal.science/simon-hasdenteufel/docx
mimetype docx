--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -30,57 +30,138 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Simon Hasdenteufel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Membre de l'Ecole Française d'Athènes Docteur en histoire médiévale de Sorbonne Université (2023)</w:t>
+        <w:t xml:space="preserve">Membre de l'École Française d'Athènes Docteur en histoire médiévale de Sorbonne Université (2023)Professeur agrégé d'histoire (2016)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">simon-hasdenteufel</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">232685487</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">97154739903052991701</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -113,406 +194,488 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ἅγιος βασιλεύς μάρχιο. Les multiples visages de Boniface de Montferrat pendant la fondation de l'Empire latin de Constantinople</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transferts culturels entre France et Orient latin ( xii e – xiii e siècles) , éd. Martin Aurell , Marisa Galvez , Estelle Ingrand-Varenne , Paris, Classiques Garnier, 2021 ; 1 vol., 461 p. ( Rencontres , 509). ISBN : 978-2-406-11405-5. Prix : € 36,00</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivio storico italiano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1400/289460⟩</w:t>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tome CXXXI (1), pp.241-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.311.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05219897v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature, un objet historique à domestiquer ?</w:t>
+                <w:t xml:space="preserve">Ἅγιος βασιλεύς μάρχιο. Les multiples visages de Boniface de Montferrat pendant la fondation de l'Empire latin de Constantinople (1204-1207)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archivio storico italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (673), pp.437-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/289460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questes.5777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03712771v1</w:t>
+                <w:t xml:space="preserve">hal-05219897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes sur table. Réflexions sur le rapport à l’espace dans les séries médiévalistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Besson</w:t>
+                <w:t xml:space="preserve">La nature, un objet historique à domestiquer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fulconis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiévales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/medievales.10731⟩</w:t>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Domestiquer la nature, 43, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questes.5777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655909v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartes sur table. Réflexions sur le rapport à l’espace dans les séries médiévalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (78), pp.13 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.10731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655909v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail au Moyen Âge, entre enfer et paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95 (5), pp.323-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ipe.2019.1956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -522,133 +685,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestiquer la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fulconis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questes.5773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -658,855 +821,1315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuel Moyen Âge : l'aventure continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Boestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arkhê, 2019, 9782918682615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétiens, juifs et musulmans Pouvoirs et minorités dans l'espace méditerranéen XIe -XVe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bousquet-Labourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouxpetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nathalie Gorochov, 9782350305226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisades et prophéties dans un livre de pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Vuillemin; Jean-Baptiste Delzant; Fabien Faugeron; Clémence Revest; Ilaria Taddei; Cécile Troadec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'Air de la ville rend libre". Mélanges en l'honneur d'Elisabeth Crouzet-Pavan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.373-388, 2025, 978-2-406-17581-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17582-7.p.0373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Latins à Byzance après 1204 : occupants ou continuateurs de l'Empire byzantins ? (début du XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Laloux; Nicolas Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occuper un territoire ennemi : Xe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Rhin et Danube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-52, 2024, 978-2-493323-83-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deus miraculose nobis tradiderit imperium Romanum: Conquering, Inventing, and Negotiating Kingship in the Latin Empire of Constantinople (circa 1200–1230)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les Latins à Byzance après 1204 : occupants ou continuateurs de l'empire byzantin ? (début du XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sven Jaros; Eric Böhme; Marie Ulrike Jaros; Stefan Magnussen; Wolfgang Huschner. </w:t>
+              <w:t xml:space="preserve">Ludovic Laloux; Nicolas Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changes of Monarchical Rule in the Late Middle Ages / Monarchische Herrschaftswechsel des Spätmittelalters</w:t>
+              <w:t xml:space="preserve">Occuper un territoire ennemi (Xe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Rhin et Danube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-52, 2024, 9782493323835</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219919v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Morée est-elle ingouvernable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deus miraculose nobis tradiderit imperium Romanum: Conquering, Inventing, and Negotiating Kingship in the Latin Empire of Constantinople (circa 1200–1230)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Mathieu; Isabelle Ortega. </w:t>
+              <w:t xml:space="preserve">Sven Jaros; Eric Böhme; Marie Ulrike Jaros; Stefan Magnussen; Wolfgang Huschner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ingouvernabilité en questions</w:t>
+              <w:t xml:space="preserve">Changes of Monarchical Rule in the Late Middle Ages / Monarchische Herrschaftswechsel des Spätmittelalters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.195987⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303-324, 2024, Europa im Mittelalter, 9783111218083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111218083-015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220709v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Morée est-elle ingouvernable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Mathieu; Isabelle Ortega. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ingouvernabilité en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-236, 2024, Histoire, 978-2-7535-9440-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.195987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’empereur au-delà du fleuve. La construction d'un territoire politique dans l'Empire latin de Constantinople (1204-1213)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen Âge. LIe Congrès de la SHMESP (Perpignan, 21-22 mai 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.159-176, 2021, Histoire ancienne et médiévale, 979-10-351-0656-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.109699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Château, Akova (Matagrifon) / Άκοβας</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean sans Terre : histoire d'un roi mal aimé : compte-rendu de lecture de Frédérique Lachaud, Jean sans Terre, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote au Mont Fuji : compte-rendu de Michael Lucken, Le Japon grec. Culture et possession, Gallimard, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roi Arthur, une légende sur petits et grands écrans : compte-rendu de Justine Breton, Le Roi qui fut et qui sera. Représentations du pouvoir arthurien sur petit et grand écrans, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'assaut de la légende de Bouvines : compte rendu de Dominique Barthélemy, La Bataille de Bouvines. Histoire et légendes, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses du pouvoir : pratiques, langages et conceptions politiques des seigneurs de Romanie latine (1204-1316)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Sorbonne Université, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023SORUL076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05220721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1572,51 +2195,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="30AF15D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1653,51 +2428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/289460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5777" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.1956" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5773" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labourie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-medievale/597-chretiens-juifs-et-musulmans-pouvoirs-et-minorites-dans-l-espace-mediterraneen-xie-xve-siecles-9782350305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-air-de-la-ville-rend-libre-melanges-en-l-honneur-d-elisabeth-crouzet-pavan.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7.p.0373" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/occuper-un-territoire-ennemi-xe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/serial/ema-b/html?srsltid=AfmBOooyM9g5KDjo7vrNG2HzRbAwozvz6oN0B8nKDoRZjtcrcp6pvdmb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111218083-015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/195987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195987" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.109699" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05220721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-hasdenteufel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232685487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/97154739903052991701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565844v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/289460" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655909v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.1956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labourie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-medievale/597-chretiens-juifs-et-musulmans-pouvoirs-et-minorites-dans-l-espace-mediterraneen-xie-xve-siecles-9782350305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-air-de-la-ville-rend-libre-melanges-en-l-honneur-d-elisabeth-crouzet-pavan.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7.p.0373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/occuper-un-territoire-ennemi-xe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219919v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/serial/ema-b/html?srsltid=AfmBOooyM9g5KDjo7vrNG2HzRbAwozvz6oN0B8nKDoRZjtcrcp6pvdmb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111218083-015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/195987" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195987" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.109699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05220721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>