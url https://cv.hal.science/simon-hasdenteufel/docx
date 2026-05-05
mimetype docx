--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1184,294 +1184,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Latins à Byzance après 1204 : occupants ou continuateurs de l'Empire byzantins ? (début du XIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Deus miraculose nobis tradiderit imperium Romanum: Conquering, Inventing, and Negotiating Kingship in the Latin Empire of Constantinople (circa 1200–1230)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ludovic Laloux; Nicolas Charles. </w:t>
+              <w:t xml:space="preserve">Sven Jaros; Eric Böhme; Marie Ulrike Jaros; Stefan Magnussen; Wolfgang Huschner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occuper un territoire ennemi : Xe-XXe siècles</w:t>
+              <w:t xml:space="preserve">Changes of Monarchical Rule in the Late Middle Ages / Monarchische Herrschaftswechsel des Spätmittelalters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires Rhin et Danube</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303-324, 2024, Europa im Mittelalter, 9783111218083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111218083-015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220711v1</w:t>
+                <w:t xml:space="preserve">hal-05219919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Latins à Byzance après 1204 : occupants ou continuateurs de l'empire byzantin ? (début du XIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Les Latins à Byzance après 1204 : occupants ou continuateurs de l'Empire byzantins ? (début du XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Laloux; Nicolas Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occuper un territoire ennemi (Xe-XXe siècles)</w:t>
+              <w:t xml:space="preserve">Occuper un territoire ennemi : Xe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-52, 2024, 9782493323835</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Rhin et Danube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-52, 2024, 978-2-493323-83-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576266v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deus miraculose nobis tradiderit imperium Romanum: Conquering, Inventing, and Negotiating Kingship in the Latin Empire of Constantinople (circa 1200–1230)</w:t>
+                <w:t xml:space="preserve">Les Latins à Byzance après 1204 : occupants ou continuateurs de l'empire byzantin ? (début du XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sven Jaros; Eric Böhme; Marie Ulrike Jaros; Stefan Magnussen; Wolfgang Huschner. </w:t>
+              <w:t xml:space="preserve">Ludovic Laloux; Nicolas Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changes of Monarchical Rule in the Late Middle Ages / Monarchische Herrschaftswechsel des Spätmittelalters</w:t>
+              <w:t xml:space="preserve">Occuper un territoire ennemi (Xe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gruyter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presses universitaires Rhin et Danube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-52, 2024, 9782493323835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783111218083-015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05219919v2</w:t>
+                <w:t xml:space="preserve">hal-05576266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Morée est-elle ingouvernable ?</w:t>
               </w:r>
@@ -1750,151 +1750,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean sans Terre : histoire d'un roi mal aimé : compte-rendu de lecture de Frédérique Lachaud, Jean sans Terre, 2018</w:t>
+                <w:t xml:space="preserve">Aristote au Mont Fuji : compte-rendu de Michael Lucken, Le Japon grec. Culture et possession, Gallimard, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565830v1</w:t>
+                <w:t xml:space="preserve">hal-05565839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristote au Mont Fuji : compte-rendu de Michael Lucken, Le Japon grec. Culture et possession, Gallimard, 2019</w:t>
+                <w:t xml:space="preserve">Jean sans Terre : histoire d'un roi mal aimé : compte-rendu de lecture de Frédérique Lachaud, Jean sans Terre, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565839v1</w:t>
+                <w:t xml:space="preserve">hal-05565830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roi Arthur, une légende sur petits et grands écrans : compte-rendu de Justine Breton, Le Roi qui fut et qui sera. Représentations du pouvoir arthurien sur petit et grand écrans, 2019</w:t>
               </w:r>
@@ -2197,51 +2197,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30AF15D8"/>
+    <w:nsid w:val="37779D4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2428,51 +2428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-hasdenteufel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232685487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/97154739903052991701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565844v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/289460" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655909v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.1956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labourie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-medievale/597-chretiens-juifs-et-musulmans-pouvoirs-et-minorites-dans-l-espace-mediterraneen-xie-xve-siecles-9782350305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-air-de-la-ville-rend-libre-melanges-en-l-honneur-d-elisabeth-crouzet-pavan.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7.p.0373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/occuper-un-territoire-ennemi-xe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219919v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/serial/ema-b/html?srsltid=AfmBOooyM9g5KDjo7vrNG2HzRbAwozvz6oN0B8nKDoRZjtcrcp6pvdmb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111218083-015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/195987" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195987" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.109699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05220721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-hasdenteufel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232685487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/97154739903052991701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565844v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/289460" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655909v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.1956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labourie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-medievale/597-chretiens-juifs-et-musulmans-pouvoirs-et-minorites-dans-l-espace-mediterraneen-xie-xve-siecles-9782350305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-air-de-la-ville-rend-libre-melanges-en-l-honneur-d-elisabeth-crouzet-pavan.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7.p.0373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219919v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/serial/ema-b/html?srsltid=AfmBOooyM9g5KDjo7vrNG2HzRbAwozvz6oN0B8nKDoRZjtcrcp6pvdmb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111218083-015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/occuper-un-territoire-ennemi-xe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/195987" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195987" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.109699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05220721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>