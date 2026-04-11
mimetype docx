--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Jolivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation du VTT dans les calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises accessoires de petits cétacés devant le juge administratif. Vous avez dit «&nbsp;captures accidentelles&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les cétacés vus par le droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la police de l'accès aux espaces protégés, c'est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 07-08, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance environnementale appliquée à la préservation de la biodiversité : quel(s) rôle(s) pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agridroit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « La performance environnementale : nouveau paradigme des politiques agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental collective actions in France : liberalism of the courts, hesitations of the legislator », avec S. Jolivet, in « Les actions collectives et la protection de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 dans la loi « 3DS » : la décentralisation et ses illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police de l'accès aux espaces protégés. Ordre public écologique et politique des « petits pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.étude 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des flux touristiques dans les aires marines « hyper fréquentées » : la contribution du préfet maritime à la construction d'un ordre public écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit Maritime Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation de la théorie de l'écrin et des joyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.2090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA SURVIE DES ESPÈCES MENACÉES D'EXTINCTION À LA LUTTE CONTRE LE DÉCLIN DES POPULATIONS. RÉFLEXIONS SUR L'EFFICACITÉ DU STATUT D'ESPÈCE PROTÉGÉE À PARTIR DU CAS DE LA FAUNE SAUVAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.101-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotopes et habitats naturels, les faux-jumeaux de la protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 09, pp.519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits d'entrée dans les espaces naturels protégés : la fin d'un impensé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces naturels : les nouvelles frontières de la protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.629-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of tooth finishing processes contribution to gear noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Isselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la nature et insécurité environnementale : l'ambivalence de la liberté d'aller et venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaux Frayssinet; Éric Naim-Gesbert; Marine Verel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insécurité environnementale. Réflexions juridiques iconoclastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.43-53, 2025, Colloques &amp; Essais, 213, 978-2-37032-428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des divergences à surmonter ? Les limites de la jurisprudence des juges ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Savonitto; Carolina Cerda-Guzman; Hubert Delzangles; Carlos Manuel Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vingt ans de la Charte de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-262, 2025, Droit comparé, 978-2-336-55751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalité administrative en matière environnementale : vers un droit commun transnational ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Auby; Émilie Chevalier; Olivier Dubos; Yseult Marique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de droit administratif transnational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-543, 2025, Droit administratif / Administrative Law, 978-2-8027-7068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et activités de loisirs : les restrictions d'accès au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux; Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.67-77, 2025, 978-2-7110-4234-0. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13155/88225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux stratégiques en matière de protection des espèces : essai de systématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil; Anne-Sophie Denolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.35-50, 2024, 978-2-233-01084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité environnementale : la contribution de l'Union européenne à la protection de la biodiversité en dehors de ses frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francette Fines; Federica Rassu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conditionnalité dans les relations extérieures de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2022, 978-2-38194-015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte de l'environnement devant le juge administratif : une appropriation inachevée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Cohendet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.366-375, 2021, 978-2-84934-565-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux « nuisibles » en Droit : permanence, évolutions… et contingence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Faure-Abbad, David Gantschnig, Laurence Gatti, Adrien Lauba, Jean-Victor Maublanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ / Presses universitaires juridiques de Poitiers, pp.425-446, 2020, 978-2-38194-002-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles solidarités urbaines. Urbanisme transfrontalier, trame verte urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour du droit public : Mélanges en l’honneur du Professeur Christian Debouy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-278, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental en droit administratif français : progrès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental : quel impact sur les systèmes juridiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.163-180, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge, quelle voix au service de la protection de l’environnement ? Contribution à l’analyse du rôle du juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadina Drecea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.24, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les fréquentations. Panel des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des écosystèmes: attentes et impacts du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches scientifiques sur les armes de destruction massive : des lacunes du droit positif à une interdiction en droit prospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. p.468-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Camproux-Duffrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Delzangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2023, 9782247224746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Limoges, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIMO0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01412312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Jolivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cétacés vus par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.amazon.fr/c%C3%A9tac%C3%A9s-vus-par-droit-ebook/dp/B0GQLC4HPG/ref=sr_1_1?__mk_fr_FR=%C3%85M%C3%85%C5%BD%C3%95%C3%91&amp;crid=2RAQXVMFQY5QP&amp;dib=eyJ2IjoiMSJ9.LVXMc76ZXWbav3Z7RAVtQQ.87mXulpeAMq23tcYcRjj8vlmr430Rq5I0gJsFzMLtm8&amp;dib_tag=se&amp;keywords=les+c%C3%A9tac%C3%A9s+vous+par+le+droit&amp;qid=1772530555&amp;s=books&amp;sprefix=les+c%C3%A9tac%C3%A9s+vus+par+le+dro%2Cstripbooks%2C250&amp;sr=1-1, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Camproux-Duffrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Delzangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2023, 9782247224746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la nature et insécurité environnementale : l'ambivalence de la liberté d'aller et venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaux Frayssinet; Éric Naim-Gesbert; Marine Verel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insécurité environnementale. Réflexions juridiques iconoclastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.43-53, 2025, Colloques &amp; Essais, 213, 978-2-37032-428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des animaux sauvages dans les espaces terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria-Luiza Hrestic; François-Xavier Roux-Demare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme, animal, et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-87, 2025, Colloques &amp; Essais, 978-2-37032-452-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des divergences à surmonter ? Les limites de la jurisprudence des juges ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Savonitto; Carolina Cerda-Guzman; Hubert Delzangles; Carlos Manuel Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vingt ans de la Charte de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-262, 2025, Droit comparé, 978-2-336-55751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalité administrative en matière environnementale : vers un droit commun transnational ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Auby; Émilie Chevalier; Olivier Dubos; Yseult Marique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de droit administratif transnational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-543, 2025, Droit administratif / Administrative Law, 978-2-8027-7068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et activités de loisirs : les restrictions d'accès au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux; Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.67-77, 2025, 978-2-7110-4234-0. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13155/88225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux stratégiques en matière de protection des espèces : essai de systématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil; Anne-Sophie Denolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.35-50, 2024, 978-2-233-01084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité environnementale : la contribution de l'Union européenne à la protection de la biodiversité en dehors de ses frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francette Fines; Federica Rassu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conditionnalité dans les relations extérieures de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2022, 978-2-38194-015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte de l'environnement devant le juge administratif : une appropriation inachevée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Cohendet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.366-375, 2021, 978-2-84934-565-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux « nuisibles » en Droit : permanence, évolutions… et contingence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Faure-Abbad, David Gantschnig, Laurence Gatti, Adrien Lauba, Jean-Victor Maublanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ / Presses universitaires juridiques de Poitiers, pp.425-446, 2020, 978-2-38194-002-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental en droit administratif français : progrès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental : quel impact sur les systèmes juridiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.163-180, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles solidarités urbaines. Urbanisme transfrontalier, trame verte urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour du droit public : Mélanges en l’honneur du Professeur Christian Debouy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-278, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation du VTT dans les calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises accessoires de petits cétacés devant le juge administratif. Vous avez dit «&nbsp;captures accidentelles&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les cétacés vus par le droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la police de l'accès aux espaces protégés, c'est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 07-08, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance environnementale appliquée à la préservation de la biodiversité : quel(s) rôle(s) pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agridroit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « La performance environnementale : nouveau paradigme des politiques agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental collective actions in France : liberalism of the courts, hesitations of the legislator », avec S. Jolivet, in « Les actions collectives et la protection de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 dans la loi « 3DS » : la décentralisation et ses illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police de l'accès aux espaces protégés. Ordre public écologique et politique des « petits pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.étude 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des flux touristiques dans les aires marines « hyper fréquentées » : la contribution du préfet maritime à la construction d'un ordre public écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit Maritime Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation de la théorie de l'écrin et des joyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.2090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA SURVIE DES ESPÈCES MENACÉES D'EXTINCTION À LA LUTTE CONTRE LE DÉCLIN DES POPULATIONS. RÉFLEXIONS SUR L'EFFICACITÉ DU STATUT D'ESPÈCE PROTÉGÉE À PARTIR DU CAS DE LA FAUNE SAUVAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.101-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotopes et habitats naturels, les faux-jumeaux de la protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 09, pp.519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits d'entrée dans les espaces naturels protégés : la fin d'un impensé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces naturels : les nouvelles frontières de la protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.629-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of tooth finishing processes contribution to gear noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Isselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge, quelle voix au service de la protection de l’environnement ? Contribution à l’analyse du rôle du juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadina Drecea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.24, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les fréquentations. Panel des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des écosystèmes: attentes et impacts du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches scientifiques sur les armes de destruction massive : des lacunes du droit positif à une interdiction en droit prospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. p.468-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Limoges, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIMO0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01412312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348014v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Malet-Vigneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Isselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mansori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665?srsltid=AfmBOoo1CeG_nlOdO7vL3qDzQMr5_tnT9RPL2vzANPXYUtl4nryojrkt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/traite-droit-administratif-transnational-9782802770688.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/88225" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/42586-la-conditionnalite-dans-les-relations-exterieures-de-l-union-europeenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/homme-animal-et-nature-9782370324528.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Malet-Vigneaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665?srsltid=AfmBOoo1CeG_nlOdO7vL3qDzQMr5_tnT9RPL2vzANPXYUtl4nryojrkt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/traite-droit-administratif-transnational-9782802770688.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/88225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/42586-la-conditionnalite-dans-les-relations-exterieures-de-l-union-europeenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Isselin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mansori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>