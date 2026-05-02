--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Jolivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cétacés vus par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.amazon.fr/c%C3%A9tac%C3%A9s-vus-par-droit-ebook/dp/B0GQLC4HPG/ref=sr_1_1?__mk_fr_FR=%C3%85M%C3%85%C5%BD%C3%95%C3%91&amp;crid=2RAQXVMFQY5QP&amp;dib=eyJ2IjoiMSJ9.LVXMc76ZXWbav3Z7RAVtQQ.87mXulpeAMq23tcYcRjj8vlmr430Rq5I0gJsFzMLtm8&amp;dib_tag=se&amp;keywords=les+c%C3%A9tac%C3%A9s+vous+par+le+droit&amp;qid=1772530555&amp;s=books&amp;sprefix=les+c%C3%A9tac%C3%A9s+vus+par+le+dro%2Cstripbooks%2C250&amp;sr=1-1, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Camproux-Duffrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Delzangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2023, 9782247224746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la nature et insécurité environnementale : l'ambivalence de la liberté d'aller et venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaux Frayssinet; Éric Naim-Gesbert; Marine Verel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insécurité environnementale. Réflexions juridiques iconoclastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.43-53, 2025, Colloques &amp; Essais, 213, 978-2-37032-428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des animaux sauvages dans les espaces terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria-Luiza Hrestic; François-Xavier Roux-Demare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme, animal, et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-87, 2025, Colloques &amp; Essais, 978-2-37032-452-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des divergences à surmonter ? Les limites de la jurisprudence des juges ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Savonitto; Carolina Cerda-Guzman; Hubert Delzangles; Carlos Manuel Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vingt ans de la Charte de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-262, 2025, Droit comparé, 978-2-336-55751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalité administrative en matière environnementale : vers un droit commun transnational ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Auby; Émilie Chevalier; Olivier Dubos; Yseult Marique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de droit administratif transnational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-543, 2025, Droit administratif / Administrative Law, 978-2-8027-7068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et activités de loisirs : les restrictions d'accès au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux; Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.67-77, 2025, 978-2-7110-4234-0. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13155/88225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux stratégiques en matière de protection des espèces : essai de systématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil; Anne-Sophie Denolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.35-50, 2024, 978-2-233-01084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité environnementale : la contribution de l'Union européenne à la protection de la biodiversité en dehors de ses frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francette Fines; Federica Rassu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conditionnalité dans les relations extérieures de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2022, 978-2-38194-015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte de l'environnement devant le juge administratif : une appropriation inachevée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Cohendet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.366-375, 2021, 978-2-84934-565-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux « nuisibles » en Droit : permanence, évolutions… et contingence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Faure-Abbad, David Gantschnig, Laurence Gatti, Adrien Lauba, Jean-Victor Maublanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ / Presses universitaires juridiques de Poitiers, pp.425-446, 2020, 978-2-38194-002-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental en droit administratif français : progrès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental : quel impact sur les systèmes juridiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.163-180, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles solidarités urbaines. Urbanisme transfrontalier, trame verte urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour du droit public : Mélanges en l’honneur du Professeur Christian Debouy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-278, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation du VTT dans les calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises accessoires de petits cétacés devant le juge administratif. Vous avez dit «&nbsp;captures accidentelles&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les cétacés vus par le droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la police de l'accès aux espaces protégés, c'est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 07-08, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance environnementale appliquée à la préservation de la biodiversité : quel(s) rôle(s) pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agridroit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « La performance environnementale : nouveau paradigme des politiques agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental collective actions in France : liberalism of the courts, hesitations of the legislator », avec S. Jolivet, in « Les actions collectives et la protection de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 dans la loi « 3DS » : la décentralisation et ses illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police de l'accès aux espaces protégés. Ordre public écologique et politique des « petits pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.étude 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des flux touristiques dans les aires marines « hyper fréquentées » : la contribution du préfet maritime à la construction d'un ordre public écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit Maritime Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation de la théorie de l'écrin et des joyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.2090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA SURVIE DES ESPÈCES MENACÉES D'EXTINCTION À LA LUTTE CONTRE LE DÉCLIN DES POPULATIONS. RÉFLEXIONS SUR L'EFFICACITÉ DU STATUT D'ESPÈCE PROTÉGÉE À PARTIR DU CAS DE LA FAUNE SAUVAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.101-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotopes et habitats naturels, les faux-jumeaux de la protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 09, pp.519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits d'entrée dans les espaces naturels protégés : la fin d'un impensé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces naturels : les nouvelles frontières de la protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.629-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of tooth finishing processes contribution to gear noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Isselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge, quelle voix au service de la protection de l’environnement ? Contribution à l’analyse du rôle du juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadina Drecea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.24, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les fréquentations. Panel des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des écosystèmes: attentes et impacts du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches scientifiques sur les armes de destruction massive : des lacunes du droit positif à une interdiction en droit prospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. p.468-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Limoges, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIMO0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01412312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Jolivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cétacés vus par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.amazon.fr/c%C3%A9tac%C3%A9s-vus-par-droit-ebook/dp/B0GQLC4HPG/ref=sr_1_1?__mk_fr_FR=%C3%85M%C3%85%C5%BD%C3%95%C3%91&amp;crid=2RAQXVMFQY5QP&amp;dib=eyJ2IjoiMSJ9.LVXMc76ZXWbav3Z7RAVtQQ.87mXulpeAMq23tcYcRjj8vlmr430Rq5I0gJsFzMLtm8&amp;dib_tag=se&amp;keywords=les+c%C3%A9tac%C3%A9s+vous+par+le+droit&amp;qid=1772530555&amp;s=books&amp;sprefix=les+c%C3%A9tac%C3%A9s+vus+par+le+dro%2Cstripbooks%2C250&amp;sr=1-1, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Camproux-Duffrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Delzangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2023, 9782247224746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la nature et insécurité environnementale : l'ambivalence de la liberté d'aller et venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaux Frayssinet; Éric Naim-Gesbert; Marine Verel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insécurité environnementale. Réflexions juridiques iconoclastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.43-53, 2025, Colloques &amp; Essais, 213, 978-2-37032-428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des animaux sauvages dans les espaces terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria-Luiza Hrestic; François-Xavier Roux-Demare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme, animal, et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-87, 2025, Colloques &amp; Essais, 978-2-37032-452-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalité administrative en matière environnementale : vers un droit commun transnational ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Auby; Émilie Chevalier; Olivier Dubos; Yseult Marique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de droit administratif transnational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-543, 2025, Droit administratif / Administrative Law, 978-2-8027-7068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des divergences à surmonter ? Les limites de la jurisprudence des juges ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Savonitto; Carolina Cerda-Guzman; Hubert Delzangles; Carlos Manuel Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vingt ans de la Charte de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-262, 2025, Droit comparé, 978-2-336-55751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et activités de loisirs : les restrictions d'accès au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux; Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.67-77, 2025, 978-2-7110-4234-0. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13155/88225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux stratégiques en matière de protection des espèces : essai de systématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil; Anne-Sophie Denolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.35-50, 2024, 978-2-233-01084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité environnementale : la contribution de l'Union européenne à la protection de la biodiversité en dehors de ses frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francette Fines; Federica Rassu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conditionnalité dans les relations extérieures de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2022, 978-2-38194-015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte de l'environnement devant le juge administratif : une appropriation inachevée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Cohendet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.366-375, 2021, 978-2-84934-565-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux « nuisibles » en Droit : permanence, évolutions… et contingence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Faure-Abbad, David Gantschnig, Laurence Gatti, Adrien Lauba, Jean-Victor Maublanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ / Presses universitaires juridiques de Poitiers, pp.425-446, 2020, 978-2-38194-002-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental en droit administratif français : progrès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental : quel impact sur les systèmes juridiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.163-180, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles solidarités urbaines. Urbanisme transfrontalier, trame verte urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour du droit public : Mélanges en l’honneur du Professeur Christian Debouy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-278, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation du VTT dans les calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises accessoires de petits cétacés devant le juge administratif. Vous avez dit «&nbsp;captures accidentelles&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les cétacés vus par le droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la police de l'accès aux espaces protégés, c'est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 07-08, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance environnementale appliquée à la préservation de la biodiversité : quel(s) rôle(s) pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agridroit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « La performance environnementale : nouveau paradigme des politiques agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental collective actions in France : liberalism of the courts, hesitations of the legislator », avec S. Jolivet, in « Les actions collectives et la protection de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 dans la loi « 3DS » : la décentralisation et ses illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police de l'accès aux espaces protégés. Ordre public écologique et politique des « petits pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.étude 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA SURVIE DES ESPÈCES MENACÉES D'EXTINCTION À LA LUTTE CONTRE LE DÉCLIN DES POPULATIONS. RÉFLEXIONS SUR L'EFFICACITÉ DU STATUT D'ESPÈCE PROTÉGÉE À PARTIR DU CAS DE LA FAUNE SAUVAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.101-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des flux touristiques dans les aires marines « hyper fréquentées » : la contribution du préfet maritime à la construction d'un ordre public écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit Maritime Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation de la théorie de l'écrin et des joyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.2090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotopes et habitats naturels, les faux-jumeaux de la protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 09, pp.519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits d'entrée dans les espaces naturels protégés : la fin d'un impensé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces naturels : les nouvelles frontières de la protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.629-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of tooth finishing processes contribution to gear noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Isselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge, quelle voix au service de la protection de l’environnement ? Contribution à l’analyse du rôle du juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadina Drecea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.24, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les fréquentations. Panel des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des écosystèmes: attentes et impacts du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches scientifiques sur les armes de destruction massive : des lacunes du droit positif à une interdiction en droit prospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. p.468-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Limoges, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIMO0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01412312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/homme-animal-et-nature-9782370324528.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Malet-Vigneaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665?srsltid=AfmBOoo1CeG_nlOdO7vL3qDzQMr5_tnT9RPL2vzANPXYUtl4nryojrkt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/traite-droit-administratif-transnational-9782802770688.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/88225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/42586-la-conditionnalite-dans-les-relations-exterieures-de-l-union-europeenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Isselin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mansori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/homme-animal-et-nature-9782370324528.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/traite-droit-administratif-transnational-9782802770688.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Malet-Vigneaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665?srsltid=AfmBOoo1CeG_nlOdO7vL3qDzQMr5_tnT9RPL2vzANPXYUtl4nryojrkt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/88225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/42586-la-conditionnalite-dans-les-relations-exterieures-de-l-union-europeenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Isselin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mansori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>