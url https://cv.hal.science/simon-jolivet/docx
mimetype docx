--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Jolivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cétacés vus par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.amazon.fr/c%C3%A9tac%C3%A9s-vus-par-droit-ebook/dp/B0GQLC4HPG/ref=sr_1_1?__mk_fr_FR=%C3%85M%C3%85%C5%BD%C3%95%C3%91&amp;crid=2RAQXVMFQY5QP&amp;dib=eyJ2IjoiMSJ9.LVXMc76ZXWbav3Z7RAVtQQ.87mXulpeAMq23tcYcRjj8vlmr430Rq5I0gJsFzMLtm8&amp;dib_tag=se&amp;keywords=les+c%C3%A9tac%C3%A9s+vous+par+le+droit&amp;qid=1772530555&amp;s=books&amp;sprefix=les+c%C3%A9tac%C3%A9s+vus+par+le+dro%2Cstripbooks%2C250&amp;sr=1-1, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Camproux-Duffrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Delzangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2023, 9782247224746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la nature et insécurité environnementale : l'ambivalence de la liberté d'aller et venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaux Frayssinet; Éric Naim-Gesbert; Marine Verel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insécurité environnementale. Réflexions juridiques iconoclastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.43-53, 2025, Colloques &amp; Essais, 213, 978-2-37032-428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des animaux sauvages dans les espaces terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria-Luiza Hrestic; François-Xavier Roux-Demare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme, animal, et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-87, 2025, Colloques &amp; Essais, 978-2-37032-452-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalité administrative en matière environnementale : vers un droit commun transnational ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Auby; Émilie Chevalier; Olivier Dubos; Yseult Marique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de droit administratif transnational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-543, 2025, Droit administratif / Administrative Law, 978-2-8027-7068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des divergences à surmonter ? Les limites de la jurisprudence des juges ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Savonitto; Carolina Cerda-Guzman; Hubert Delzangles; Carlos Manuel Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vingt ans de la Charte de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-262, 2025, Droit comparé, 978-2-336-55751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et activités de loisirs : les restrictions d'accès au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux; Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.67-77, 2025, 978-2-7110-4234-0. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13155/88225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux stratégiques en matière de protection des espèces : essai de systématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil; Anne-Sophie Denolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.35-50, 2024, 978-2-233-01084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité environnementale : la contribution de l'Union européenne à la protection de la biodiversité en dehors de ses frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francette Fines; Federica Rassu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conditionnalité dans les relations extérieures de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2022, 978-2-38194-015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte de l'environnement devant le juge administratif : une appropriation inachevée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Cohendet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.366-375, 2021, 978-2-84934-565-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux « nuisibles » en Droit : permanence, évolutions… et contingence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Faure-Abbad, David Gantschnig, Laurence Gatti, Adrien Lauba, Jean-Victor Maublanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ / Presses universitaires juridiques de Poitiers, pp.425-446, 2020, 978-2-38194-002-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental en droit administratif français : progrès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental : quel impact sur les systèmes juridiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.163-180, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles solidarités urbaines. Urbanisme transfrontalier, trame verte urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour du droit public : Mélanges en l’honneur du Professeur Christian Debouy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-278, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation du VTT dans les calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises accessoires de petits cétacés devant le juge administratif. Vous avez dit «&nbsp;captures accidentelles&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les cétacés vus par le droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la police de l'accès aux espaces protégés, c'est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 07-08, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance environnementale appliquée à la préservation de la biodiversité : quel(s) rôle(s) pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agridroit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « La performance environnementale : nouveau paradigme des politiques agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental collective actions in France : liberalism of the courts, hesitations of the legislator », avec S. Jolivet, in « Les actions collectives et la protection de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 dans la loi « 3DS » : la décentralisation et ses illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police de l'accès aux espaces protégés. Ordre public écologique et politique des « petits pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.étude 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA SURVIE DES ESPÈCES MENACÉES D'EXTINCTION À LA LUTTE CONTRE LE DÉCLIN DES POPULATIONS. RÉFLEXIONS SUR L'EFFICACITÉ DU STATUT D'ESPÈCE PROTÉGÉE À PARTIR DU CAS DE LA FAUNE SAUVAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.101-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des flux touristiques dans les aires marines « hyper fréquentées » : la contribution du préfet maritime à la construction d'un ordre public écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit Maritime Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation de la théorie de l'écrin et des joyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.2090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotopes et habitats naturels, les faux-jumeaux de la protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 09, pp.519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits d'entrée dans les espaces naturels protégés : la fin d'un impensé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces naturels : les nouvelles frontières de la protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.629-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of tooth finishing processes contribution to gear noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Isselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge, quelle voix au service de la protection de l’environnement ? Contribution à l’analyse du rôle du juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadina Drecea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.24, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les fréquentations. Panel des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des écosystèmes: attentes et impacts du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches scientifiques sur les armes de destruction massive : des lacunes du droit positif à une interdiction en droit prospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. p.468-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Limoges, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIMO0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01412312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Jolivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cétacés vus par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.amazon.fr/c%C3%A9tac%C3%A9s-vus-par-droit-ebook/dp/B0GQLC4HPG/ref=sr_1_1?__mk_fr_FR=%C3%85M%C3%85%C5%BD%C3%95%C3%91&amp;crid=2RAQXVMFQY5QP&amp;dib=eyJ2IjoiMSJ9.LVXMc76ZXWbav3Z7RAVtQQ.87mXulpeAMq23tcYcRjj8vlmr430Rq5I0gJsFzMLtm8&amp;dib_tag=se&amp;keywords=les+c%C3%A9tac%C3%A9s+vous+par+le+droit&amp;qid=1772530555&amp;s=books&amp;sprefix=les+c%C3%A9tac%C3%A9s+vus+par+le+dro%2Cstripbooks%2C250&amp;sr=1-1, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Camproux-Duffrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Delzangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2023, 9782247224746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation du VTT dans les calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises accessoires de petits cétacés devant le juge administratif. Vous avez dit «&nbsp;captures accidentelles&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les cétacés vus par le droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la police de l'accès aux espaces protégés, c'est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 07-08, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance environnementale appliquée à la préservation de la biodiversité : quel(s) rôle(s) pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agridroit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « La performance environnementale : nouveau paradigme des politiques agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental collective actions in France : liberalism of the courts, hesitations of the legislator », avec S. Jolivet, in « Les actions collectives et la protection de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 dans la loi « 3DS » : la décentralisation et ses illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police de l'accès aux espaces protégés. Ordre public écologique et politique des « petits pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.étude 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des flux touristiques dans les aires marines « hyper fréquentées » : la contribution du préfet maritime à la construction d'un ordre public écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit Maritime Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation de la théorie de l'écrin et des joyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.2090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA SURVIE DES ESPÈCES MENACÉES D'EXTINCTION À LA LUTTE CONTRE LE DÉCLIN DES POPULATIONS. RÉFLEXIONS SUR L'EFFICACITÉ DU STATUT D'ESPÈCE PROTÉGÉE À PARTIR DU CAS DE LA FAUNE SAUVAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.101-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotopes et habitats naturels, les faux-jumeaux de la protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 09, pp.519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits d'entrée dans les espaces naturels protégés : la fin d'un impensé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces naturels : les nouvelles frontières de la protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.629-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of tooth finishing processes contribution to gear noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Isselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la nature et insécurité environnementale : l'ambivalence de la liberté d'aller et venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaux Frayssinet; Éric Naim-Gesbert; Marine Verel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insécurité environnementale. Réflexions juridiques iconoclastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.43-53, 2025, Colloques &amp; Essais, 213, 978-2-37032-428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des animaux sauvages dans les espaces terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria-Luiza Hrestic; François-Xavier Roux-Demare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme, animal, et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-87, 2025, Colloques &amp; Essais, 978-2-37032-452-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalité administrative en matière environnementale : vers un droit commun transnational ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Auby; Émilie Chevalier; Olivier Dubos; Yseult Marique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de droit administratif transnational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-543, 2025, Droit administratif / Administrative Law, 978-2-8027-7068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des divergences à surmonter ? Les limites de la jurisprudence des juges ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Malet-Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Savonitto; Carolina Cerda-Guzman; Hubert Delzangles; Carlos Manuel Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vingt ans de la Charte de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-262, 2025, Droit comparé, 978-2-336-55751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et activités de loisirs : les restrictions d'accès au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux; Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.67-77, 2025, 978-2-7110-4234-0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13155/88225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux stratégiques en matière de protection des espèces : essai de systématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil; Anne-Sophie Denolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.35-50, 2024, 978-2-233-01084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité environnementale : la contribution de l'Union européenne à la protection de la biodiversité en dehors de ses frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francette Fines; Federica Rassu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conditionnalité dans les relations extérieures de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2022, 978-2-38194-015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte de l'environnement devant le juge administratif : une appropriation inachevée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Cohendet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.366-375, 2021, 978-2-84934-565-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux « nuisibles » en Droit : permanence, évolutions… et contingence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Faure-Abbad, David Gantschnig, Laurence Gatti, Adrien Lauba, Jean-Victor Maublanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ / Presses universitaires juridiques de Poitiers, pp.425-446, 2020, 978-2-38194-002-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental en droit administratif français : progrès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le constitutionnalisme environnemental : quel impact sur les systèmes juridiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.163-180, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles solidarités urbaines. Urbanisme transfrontalier, trame verte urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour du droit public : Mélanges en l’honneur du Professeur Christian Debouy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-278, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge, quelle voix au service de la protection de l’environnement ? Contribution à l’analyse du rôle du juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadina Drecea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.24, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les fréquentations. Panel des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des écosystèmes: attentes et impacts du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches scientifiques sur les armes de destruction massive : des lacunes du droit positif à une interdiction en droit prospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bétaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. p.468-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Limoges, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIMO0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01412312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/homme-animal-et-nature-9782370324528.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/traite-droit-administratif-transnational-9782802770688.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Malet-Vigneaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665?srsltid=AfmBOoo1CeG_nlOdO7vL3qDzQMr5_tnT9RPL2vzANPXYUtl4nryojrkt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/88225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/42586-la-conditionnalite-dans-les-relations-exterieures-de-l-union-europeenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Isselin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mansori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Malet-Vigneaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Isselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mansori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/homme-animal-et-nature-9782370324528.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/traite-droit-administratif-transnational-9782802770688.html#product.info.tab.details" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665?srsltid=AfmBOoo1CeG_nlOdO7vL3qDzQMr5_tnT9RPL2vzANPXYUtl4nryojrkt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/88225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/42586-la-conditionnalite-dans-les-relations-exterieures-de-l-union-europeenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>