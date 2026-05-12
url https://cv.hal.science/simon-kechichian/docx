--- v0 (2026-04-04)
+++ v1 (2026-05-12)
@@ -131,165 +131,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’animation sous emprise scolaire ?</w:t>
+                <w:t xml:space="preserve">L’enfance populaire à l’épreuve de l’éducation populaire : une autre expérience de la domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kechichian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 206</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971320v1</w:t>
+                <w:t xml:space="preserve">hal-04745658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfance populaire à l’épreuve de l’éducation populaire : une autre expérience de la domination</w:t>
+                <w:t xml:space="preserve">L’animation sous emprise scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kechichian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 99</w:t>
+              <w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745658v1</w:t>
+                <w:t xml:space="preserve">hal-04971320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société prisonnière de la forme scolaire ?</w:t>
               </w:r>
@@ -1298,109 +1298,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02506008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forme scolaire à la périphérie de l’école : une emprise silencieuse</w:t>
+                <w:t xml:space="preserve">Jouer dedans et s’amuser dehors : Pratiques ludiques enfantines et espaces de différenciation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kechichian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Deslyper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque : « La forme scolaire prisonnière de son succès ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECP; ISPEF, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Socialisations résidentielles – La (trans)formation des individus par l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERIES; Lille 3; AFS RT9; AFS RT50, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02506001v1</w:t>
+                <w:t xml:space="preserve">halshs-02506000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu du pouvoir : Analyses des formes d’exercice du pouvoir dans un dispositif d’activités périscolaires</w:t>
               </w:r>
@@ -1449,96 +1436,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02506004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer dedans et s’amuser dehors : Pratiques ludiques enfantines et espaces de différenciation sociale</w:t>
+                <w:t xml:space="preserve">La forme scolaire à la périphérie de l’école : une emprise silencieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deslyper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socialisations résidentielles – La (trans)formation des individus par l’espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERIES; Lille 3; AFS RT9; AFS RT50, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">colloque : « La forme scolaire prisonnière de son succès ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECP; ISPEF, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02506000v1</w:t>
+                <w:t xml:space="preserve">halshs-02506001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciations sociales entre enfants et rapports de domination dans &amp;quot;l’entre-enfants</w:t>
               </w:r>
@@ -2488,51 +2488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kechichian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745658v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757507v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11459" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154na" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714956/leducation-toujours-prisonniere-de-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154mo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04220624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kechichian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971320v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757507v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11459" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154na" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714956/leducation-toujours-prisonniere-de-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154mo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04220624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>