--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -252,51 +252,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -403,429 +403,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Westerholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.520⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982331v1</w:t>
+                <w:t xml:space="preserve">hal-05579012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
+                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.37. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00691-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025610v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
+                <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfan Cao</w:t>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David James Sherman</w:t>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83, pp.24 - 38. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00691-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509395v1</w:t>
+                <w:t xml:space="preserve">hal-05025610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a proteolytic module for improved metabolic modeling of Bacteroides caccae</w:t>
               </w:r>
@@ -850,51 +850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan M Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -939,7112 +939,7496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pherosensor-toolbox: a Python package for Biology-Informed Data Assimilation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06863⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.24 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669546v2</w:t>
+                <w:t xml:space="preserve">hal-04509395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-scale models of microbiomes: articulating metabolic modelling and metagenome sequencing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pherosensor-toolbox: a Python package for Biology-Informed Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04409251v1</w:t>
+                <w:t xml:space="preserve">hal-04669546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four functional profiles for fibre and mucin metabolism in the human gut microbiome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community-scale models of microbiomes: articulating metabolic modelling and metagenome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Raguideau</w:t>
+                <w:t xml:space="preserve">Klara Cerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01667-y⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918193v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of surface-associated microbial communities in spaceflight habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Marra</w:t>
+                <w:t xml:space="preserve">Four functional profiles for fibre and mucin metabolism in the human gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thodoris Karapantsios</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Caserta</w:t>
+                <w:t xml:space="preserve">Sébastien Raguideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Secchi</w:t>
+                <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Holynska</w:t>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.100109. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01667-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004802v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration of surface-associated microbial communities in spaceflight habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+                <w:t xml:space="preserve">Daniele Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Thodoris Karapantsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+                <w:t xml:space="preserve">Sergio Caserta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Secchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Holynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858395v1</w:t>
+                <w:t xml:space="preserve">hal-04004802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring characteristics of bacterial swimming in biofilm matrix from time-lapse confocal laser scanning microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.76513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695580v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PDMP model of the epithelial cell turn-over in the intestinal crypt including microbiota-derived regulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Haghebaert</w:t>
+                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-022-01766-8⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03379023v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Bacterial Impact on Cholesterol Cycle: A Numerical Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+                <w:t xml:space="preserve">A PDMP model of the epithelial cell turn-over in the intestinal crypt including microbiota-derived regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (7), pp.1-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-022-01766-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863236v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Scale Epidemic Model of Salmonella Infection With Heterogeneous Shedding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Bacterial Impact on Cholesterol Cycle: A Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Patout</w:t>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/202067015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043742v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model to investigate the key drivers of the biogeography of the colon microbiota.</w:t>
+                <w:t xml:space="preserve">A Multi-Scale Epidemic Model of Salmonella Infection With Heterogeneous Shedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhu Tao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Ribot</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Patout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.12.009⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67, pp.261-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202067015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761191v3</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization plasticity as an adaptive driver of surface microbial communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+                <w:t xml:space="preserve">A mathematical model to investigate the key drivers of the biogeography of the colon microbiota.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pandin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Thuy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 462 (7), pp.552-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01605872v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761191v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic two-layer monodomain model of cardiac electrophysiology in the atria: derivation and convergence *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (2), pp.409 - 429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/15M1016886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922717v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of intestinal gluconeogenesis to glucose homeostasis Is low in 2-day-old pigs1–3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+                <w:t xml:space="preserve">Spatial organization plasticity as an adaptive driver of surface microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Darcy Vrillon</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.116.242131⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01608162v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture model for the dynamic of the gut mucus layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Goudon</w:t>
+                <w:t xml:space="preserve">The contribution of intestinal gluconeogenesis to glucose homeostasis Is low in 2-day-old pigs1–3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Polizzi</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Honvo Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Darcy Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (3), pp.361-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.116.242131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201655111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01421708v2</w:t>
+                <w:t xml:space="preserve">hal-01608162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in microbial ecology: building predictive understanding of community function and dynamics.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mixture model for the dynamic of the gut mucus layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Wiuf</w:t>
+                <w:t xml:space="preserve">Tamara El Bouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.1-12. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (décembre), pp.111-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201655111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01512087v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two layers monodomain model of cardiac electrophysiology of the atria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges in microbial ecology: building predictive understanding of community function and dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Widder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind J Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wiuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-015-0861-8⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132889v1</w:t>
+                <w:t xml:space="preserve">hal-01512087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A two layers monodomain model of cardiac electrophysiology of the atria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (6-7), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0861-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A bilayer model of human atria: mathematical background, construction, and assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (suppl 4), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/europace/euu256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290797v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
+                <w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Dynamics : From Data to Models 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Sophia antipolis, France</w:t>
+              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996155v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Microbial Communities: Toward Digital Twins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459251v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling 6 may 2025 / Modélisation du microbiome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lecomte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEM 2025 - Journées Nutrition &amp; Ecologie Microbienne, workshop modélisation du microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Rennes (Distanciel), France</w:t>
+              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059688v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t>
+                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344908v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193281v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">Population Dynamics : From Data to Models 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Sophia antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290878v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300289v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Microbial Communities: Toward Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108055v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four functional profiles for fibre and mucin metabolism in the human gut microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling 6 may 2025 / Modélisation du microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th ISI World Statistics Congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">NEM 2025 - Journées Nutrition &amp; Ecologie Microbienne, workshop modélisation du microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Rennes (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459337v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cMFA Inference method for multi-omics data integration in microbial community models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration des données du microbiote pour identifier les antagonistes du mildiou de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2025 - 12ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMAI, Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Vigne &amp; Vin 2025 – Les communautés microbiennes en œnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105572v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four functional profiles for fibre and mucin metabolism in the human gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">65th ISI World Statistics Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069786v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des données du microbiote pour identifier les antagonistes du mildiou de la vigne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">cMFA Inference method for multi-omics data integration in microbial community models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Vigne &amp; Vin 2025 – Les communautés microbiennes en œnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SMAI 2025 - 12ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMAI, Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290835v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Forum des jeunes mathématiciennes et mathématiciens 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290767v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine C Cambon</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303323v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitor and steer the microbiota to protect grapevines against downy mildew</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Annual Meeting of the VITAE project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR 'Growing and Protecting Differently', Mar 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300025v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Monitor and steer the microbiota to protect grapevines against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">2025 Annual Meeting of the VITAE project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR 'Growing and Protecting Differently', Mar 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732866v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering microbial interactions protecting grapevine against downy mildew: Integrating field studies and synthetic community approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSABNS 2024 - 15th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">miCROPe 2024 - International Symposium on Microbe-assisted crop production: opprtunities, challenges and needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481765v1</w:t>
+                <w:t xml:space="preserve">hal-05297196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296422v1</w:t>
+                <w:t xml:space="preserve">hal-04732866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
+              <w:t xml:space="preserve">DSABNS 2024 - 15th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298248v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Kaempfer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229116v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un jumeau numérique du métabolisme bactérien pendant la production de fromage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferment'IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169258v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Kaempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
+              <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180612v2</w:t>
+                <w:t xml:space="preserve">hal-04229116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating metabolic models evaluation with statistical metamodels: application to Salmonella infection models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un jumeau numérique du métabolisme bactérien pendant la production de fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEMRACS 2021 - Data Assimilation and Reduced Modeling for High Dimensional Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ferment'IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/202373187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03635862v2</w:t>
+                <w:t xml:space="preserve">hal-05169258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+                <w:t xml:space="preserve">Accelerating metabolic models evaluation with statistical metamodels: application to Salmonella infection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Le Fur</w:t>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie J. Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Julien Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOODMICRO 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEMRACS 2021 - Data Assimilation and Reduced Modeling for High Dimensional Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Luminy (CIRM, Centre International de Rencontres Mathématiques), France. pp.187-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202373187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781287v1</w:t>
+                <w:t xml:space="preserve">hal-03635862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfan Cao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694338v1</w:t>
+                <w:t xml:space="preserve">hal-04180612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing microbial interactions in controlled and natural microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SymBioDiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">FOODMICRO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857848v2</w:t>
+                <w:t xml:space="preserve">hal-03781287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring characteristics of bacterial swimming in biofilm matrix from time-lapse confocal laser scanning microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IbSB 2022 - 6th International Symposium "Image-based Systems Biology"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753533v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic modelling deciphers interactions in a cheese bacterial community</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inferring characteristics of bacterial swimming in biofilm matrix from time-lapse confocal laser scanning microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaboday 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IbSB 2022 - 6th International Symposium "Image-based Systems Biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Jena, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.76513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531761v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and inference of bacterial swimmers in biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing microbial interactions in controlled and natural microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEMRACS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop SymBioDiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352441v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de la fraction active des bactéries du microbiote améliorant la résistance à la colonisation intestinale contre les entérocoques résistants à la vancomycine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perrine Bayle</w:t>
+                <w:t xml:space="preserve">Metabolic modelling deciphers interactions in a cheese bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire MICA-INRAE : Comprendre et valoriser les communautés microbiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Metaboday 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305004v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omic-based model of the gut microbiota</w:t>
+                <w:t xml:space="preserve">Modeling and inference of bacterial swimmers in biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 'Transport in the digestive tract : experiments, modeling, applications to microbiology'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">CEMRACS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352438v1</w:t>
+                <w:t xml:space="preserve">hal-03352441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISTIFY PROJECT. ECOLOGY OF SALMONELLA TYPHIMURIUM INFECTION: A MATHEMATICAL MODELING INSIGHT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de la fraction active des bactéries du microbiote améliorant la résistance à la colonisation intestinale contre les entérocoques résistants à la vancomycine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of Agreenskills program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Webinaire MICA-INRAE : Comprendre et valoriser les communautés microbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352429v1</w:t>
+                <w:t xml:space="preserve">hal-04305004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for dynamical systems using an FDA approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Laroche</w:t>
+                <w:t xml:space="preserve">Omic-based model of the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Workshop 'Transport in the digestive tract : experiments, modeling, applications to microbiology'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045430v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational bilayer surface model of human atria</w:t>
+                <w:t xml:space="preserve">MISTIFY PROJECT. ECOLOGY OF SALMONELLA TYPHIMURIUM INFECTION: A MATHEMATICAL MODELING INSIGHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Functional Imaging and Modeling of the Heart</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual meeting of Agreenskills program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606999v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Bilayer Surface Model of Human Atria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter estimation for dynamical systems using an FDA approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Vigmond</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Fonctional Imaging and Modeling of the Heart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S.Ourselin, D.Ruecker, N.Smith, Jun 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802104v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Transmural Slow-Conduction Zones on the Long- Time Behaviour Of Atrial Arrhythmia. A Numerical Study with a Human Bilayer Atrial Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINC - Computing in Cardiology 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain. pp.1187-1190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bilayer Representation of the Human Atria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">A computational bilayer surface model of human atria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC - 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC), 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6609804⟩</w:t>
+              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.27-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837671v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semi-Automatic Method To Construct Atrial Fibre Structures : a Tool for Atrial Simulations</w:t>
+                <w:t xml:space="preserve">A Computational Bilayer Surface Model of Human Atria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Vigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CinC 2012 - Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.881-884</w:t>
+              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Fonctional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.Ourselin, D.Ruecker, N.Smith, Jun 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759191v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and Directional Activation Maps for Cardiac Mapping in Electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dubois</w:t>
+                <w:t xml:space="preserve">A Bilayer Representation of the Human Atria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Vigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINC 2012 - Computing In Cardiology - 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC - 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBS, Jul 2013, Osaka, Japan. pp.1530-1533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6609804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760451v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Semi-Automatic Method To Construct Atrial Fibre Structures : a Tool for Atrial Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinC 2012 - Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.881-884</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759191v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global and Directional Activation Maps for Cardiac Mapping in Electrophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélèze Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Haïssaguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CINC 2012 - Computing In Cardiology - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.349-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Body Surface Potential to Activation Maps on the Atria: a Machine Learning Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Zemzemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINC - Computing in Cardiology 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8054,2671 +8438,2671 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CompSysBio 2025 - Advanced lecture course on computational systems biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2025 - 23rd International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2025 - 16th Dynamical Systems applied on Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical method inference cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie Informatique et mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2025 Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Dynamics : From Data to Models 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential biocontrol activity against downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CJC MA2024 - Congrès des Jeunes Chercheur.e.s en Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Kaempfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB/ECCB 2023 - 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Kaempfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Jena, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest detection by inversion of a pheromone dispersion model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Flux Balance Analysis with Metamodels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777604v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale epidemic model of enteric infection with heterogeneous shedding resulting from host-microbiota-pathogen interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and the host level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. </w:t>
+              <w:t xml:space="preserve">Microbial communities: current approaches and open challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834709v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and the host level</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-scale epidemic model of enteric infection with heterogeneous shedding resulting from host-microbiota-pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial communities: current approaches and open challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839405v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Flux Balance Analysis with Metamodels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Pest detection by inversion of a pheromone dispersion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236775v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatially structured model to investigate key drivers of the gut microbiota biogeography in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB 2018) https://www.ecmtb2018.org/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the electrical activity of the atria and the pulmonary veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop IHU Liryc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superposition de couches de fibres et propagations anormales : une étude numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'activité électrique dans l'oreillette gauche et les veines pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation bidimensionnelle d'un problème de réaction-diffusion anisotrope hétérogène en couche mince appliquée à la cardiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10728,111 +11112,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques et cardiologie : modéliser pour mieux comprendre les arythmies auriculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 jeunes chercheurs d'avenir 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions le Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.192, 2015, Promesses de la Science, 978-2-7465-0937-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10842,271 +11226,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling microbial communities models with data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical models in microbial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11116,660 +11500,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference Method cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
+                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340937v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572831v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
+                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572831v3</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic limit of a stochastic individual-based model of biological tissue interacting with diffusing chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336174v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixture model for the dynamic of the gut mucus layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara El Bouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tison Remi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11779,100 +12163,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'activité électrique des oreillettes et des veines pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Victor Segalen - Bordeaux II, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00925253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11882,105 +12266,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la modélisation mathématiques en écologie microbienne, des données aux modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de bordeaux, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04654712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12048,51 +12432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A446E70"/>
+    <w:nsid w:val="383B4FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12196,51 +12580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A7D4780"/>
+    <w:nsid w:val="C2589C2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12430,51 +12814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-7256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175410852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slabarthe.pages-forge.inrae.fr/website/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111594" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669546v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06863" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918193v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raguideau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01667-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004802v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Karapantsios" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caserta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Secchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Holynska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695580v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379023v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01766-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043742v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Tao Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761191v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Phan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922717v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1016886" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608162v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.242131" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421708v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Bouti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655111" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0861-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132905v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu256" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sthyve Junior Tatho Djeanou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459337v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105572v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5850" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kaempfer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Wortsman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352441v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352438v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352429v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vigmond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802104v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609804" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759191v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760451v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;ze Hocini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ha&#239;ssaguerre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759210v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318560v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939527v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05163368v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939529v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777604v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839374v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278352v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Phan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Goudon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926441v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926480v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785607v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-lepommier.fr/ouvrage.asp?IDLivre=764" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352423v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105798v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336174v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tison Remi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925253v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04654712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-7256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175410852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slabarthe.pages-forge.inrae.fr/website/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111594" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669546v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918193v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raguideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01667-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004802v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Karapantsios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caserta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Secchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Holynska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695580v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379023v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01766-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043742v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Tao Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761191v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Phan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.12.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922717v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1016886" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.242131" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421708v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Bouti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0861-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu256" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sthyve Junior Tatho Djeanou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5850" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kaempfer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Wortsman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vigmond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606999v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802104v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609804" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759191v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;ze Hocini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ha&#239;ssaguerre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759210v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05163368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183811v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229130v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839405v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834709v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839374v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Phan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Goudon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926441v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926480v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-lepommier.fr/ouvrage.asp?IDLivre=764" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352423v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336174v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tison Remi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04654712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>