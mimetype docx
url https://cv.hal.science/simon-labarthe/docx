--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -252,714 +252,714 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
+                <w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Malou</w:t>
+                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Westerholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2026.111594⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556696v1</w:t>
+                <w:t xml:space="preserve">hal-05579012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Westerholm</w:t>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 246, pp.111594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2026.111594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579012v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential applications in disease biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+                <w:t xml:space="preserve">Aarti D Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.520⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982331v1</w:t>
+                <w:t xml:space="preserve">hal-05593559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
+                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.37. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00691-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025610v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a proteolytic module for improved metabolic modeling of Bacteroides caccae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Paulay</w:t>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghjuvan M Grimaud</w:t>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Caballero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00153-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00691-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540116v1</w:t>
+                <w:t xml:space="preserve">hal-05025610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
               </w:r>
@@ -1073,2204 +1073,2338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pherosensor-toolbox: a Python package for Biology-Informed Data Assimilation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a proteolytic module for improved metabolic modeling of Bacteroides caccae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Paulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan M Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06863⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00153-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669546v2</w:t>
+                <w:t xml:space="preserve">hal-04540116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-scale models of microbiomes: articulating metabolic modelling and metagenome sequencing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pherosensor-toolbox: a Python package for Biology-Informed Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.06863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409251v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four functional profiles for fibre and mucin metabolism in the human gut microbiome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community-scale models of microbiomes: articulating metabolic modelling and metagenome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Plancade</w:t>
+                <w:t xml:space="preserve">Klara Cerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Raguideau</w:t>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.231. </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01667-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918193v2</w:t>
+                <w:t xml:space="preserve">hal-04409251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of surface-associated microbial communities in spaceflight habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four functional profiles for fibre and mucin metabolism in the human gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Marra</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thodoris Karapantsios</w:t>
+                <w:t xml:space="preserve">Sébastien Raguideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Caserta</w:t>
+                <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Secchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Holynska</w:t>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100109⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01667-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004802v2</w:t>
+                <w:t xml:space="preserve">hal-03918193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring characteristics of bacterial swimming in biofilm matrix from time-lapse confocal laser scanning microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration of surface-associated microbial communities in spaceflight habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ravel</w:t>
+                <w:t xml:space="preserve">Thodoris Karapantsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bergmann</w:t>
+                <w:t xml:space="preserve">Sergio Caserta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trubuil</w:t>
+                <w:t xml:space="preserve">Eleonora Secchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Malgorzata Holynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.76513⟩</w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695580v4</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
+                <w:t xml:space="preserve">Inferring characteristics of bacterial swimming in biofilm matrix from time-lapse confocal laser scanning microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+                <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.76513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03858395v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695580v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PDMP model of the epithelial cell turn-over in the intestinal crypt including microbiota-derived regulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Darrigade</w:t>
+                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Haghebaert</w:t>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-022-01766-8⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03379023v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Bacterial Impact on Cholesterol Cycle: A Numerical Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A PDMP model of the epithelial cell turn-over in the intestinal crypt including microbiota-derived regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1121. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (7), pp.1-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-022-01766-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863236v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Scale Epidemic Model of Salmonella Infection With Heterogeneous Shedding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring the Bacterial Impact on Cholesterol Cycle: A Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Polizzi</w:t>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Patout</w:t>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/202067015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043742v2</w:t>
+                <w:t xml:space="preserve">hal-02863236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model to investigate the key drivers of the biogeography of the colon microbiota.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Multi-Scale Epidemic Model of Salmonella Infection With Heterogeneous Shedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhu Tao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Ribot</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Patout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.12.009⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67, pp.261-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202067015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761191v3</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic two-layer monodomain model of cardiac electrophysiology in the atria: derivation and convergence *</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Coudière</w:t>
+                <w:t xml:space="preserve">A mathematical model to investigate the key drivers of the biogeography of the colon microbiota.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Henry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thuy Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1016886⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 462 (7), pp.552-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922717v4</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761191v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization plasticity as an adaptive driver of surface microbial communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An asymptotic two-layer monodomain model of cardiac electrophysiology in the atria: derivation and convergence *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pandin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1364. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (2), pp.409 - 429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1016886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01605872v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922717v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of intestinal gluconeogenesis to glucose homeostasis Is low in 2-day-old pigs1–3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial organization plasticity as an adaptive driver of surface microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Darcy Vrillon</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.116.242131⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608162v1</w:t>
+                <w:t xml:space="preserve">hal-01605872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture model for the dynamic of the gut mucus layer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The contribution of intestinal gluconeogenesis to glucose homeostasis Is low in 2-day-old pigs1–3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Polizzi</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Honvo Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Darcy Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201655111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (3), pp.361-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.116.242131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421708v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in microbial ecology: building predictive understanding of community function and dynamics.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mixture model for the dynamic of the gut mucus layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas P Curtis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carsten Wiuf</w:t>
+                <w:t xml:space="preserve">Tamara El Bouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.45⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (décembre), pp.111-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201655111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01512087v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two layers monodomain model of cardiac electrophysiology of the atria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges in microbial ecology: building predictive understanding of community function and dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Widder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind J Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wiuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-015-0861-8⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01132889v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A two layers monodomain model of cardiac electrophysiology of the atria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (6-7), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0861-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A bilayer model of human atria: mathematical background, construction, and assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (suppl 4), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/europace/euu256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3280,3765 +3414,3765 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Audureau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
+              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108055v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+                <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Population Dynamics : From Data to Models 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Sophia antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344908v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290878v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+                <w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300289v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193281v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
+              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290797v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Dynamics : From Data to Models 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Sophia antipolis, France</w:t>
+              <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996155v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling 6 may 2025 / Modélisation du microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t>
+              <w:t xml:space="preserve">NEM 2025 - Journées Nutrition &amp; Ecologie Microbienne, workshop modélisation du microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Rennes (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564808v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Microbial Communities: Toward Digital Twins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling 6 may 2025 / Modélisation du microbiome</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEM 2025 - Journées Nutrition &amp; Ecologie Microbienne, workshop modélisation du microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Rennes (Distanciel), France</w:t>
+              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059688v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des données du microbiote pour identifier les antagonistes du mildiou de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Vigne &amp; Vin 2025 – Les communautés microbiennes en œnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four functional profiles for fibre and mucin metabolism in the human gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ISI World Statistics Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA Inference method for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI 2025 - 12ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMAI, Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Forum des jeunes mathématiciennes et mathématiciens 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">8ème Séminaire Vin et Environnement: "Le biocontrôle est-il opérant ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ASVV &amp; INNO’VIN, Apr 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069786v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Monitor and steer the microbiota to protect grapevines against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 Annual Meeting of the VITAE project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR 'Growing and Protecting Differently', Mar 2025, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049572v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitor and steer the microbiota to protect grapevines against downy mildew</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Annual Meeting of the VITAE project</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300025v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering microbial interactions protecting grapevine against downy mildew: Integrating field studies and synthetic community approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valerie Martin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">miCROPe 2024 - International Symposium on Microbe-assisted crop production: opprtunities, challenges and needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297196v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmotte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">DSABNS 2024 - 15th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732866v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Deciphering microbial interactions protecting grapevine against downy mildew: Integrating field studies and synthetic community approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSABNS 2024 - 15th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">miCROPe 2024 - International Symposium on Microbe-assisted crop production: opprtunities, challenges and needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481765v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Kaempfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un jumeau numérique du métabolisme bactérien pendant la production de fromage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferment'IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating metabolic models evaluation with statistical metamodels: application to Salmonella infection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEMRACS 2021 - Data Assimilation and Reduced Modeling for High Dimensional Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Luminy (CIRM, Centre International de Rencontres Mathématiques), France. pp.187-217, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202373187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODMICRO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring characteristics of bacterial swimming in biofilm matrix from time-lapse confocal laser scanning microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing microbial interactions in controlled and natural microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IbSB 2022 - 6th International Symposium "Image-based Systems Biology"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop SymBioDiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Santiago, Chile</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753533v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing microbial interactions in controlled and natural microbial communities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inferring characteristics of bacterial swimming in biofilm matrix from time-lapse confocal laser scanning microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SymBioDiversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IbSB 2022 - 6th International Symposium "Image-based Systems Biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Jena, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.76513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857848v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modelling deciphers interactions in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7060,1375 +7194,1375 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaboday 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and inference of bacterial swimmers in biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEMRACS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la fraction active des bactéries du microbiote améliorant la résistance à la colonisation intestinale contre les entérocoques résistants à la vancomycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire MICA-INRAE : Comprendre et valoriser les communautés microbiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omic-based model of the gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 'Transport in the digestive tract : experiments, modeling, applications to microbiology'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISTIFY PROJECT. ECOLOGY OF SALMONELLA TYPHIMURIUM INFECTION: A MATHEMATICAL MODELING INSIGHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of Agreenskills program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for dynamical systems using an FDA approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Transmural Slow-Conduction Zones on the Long- Time Behaviour Of Atrial Arrhythmia. A Numerical Study with a Human Bilayer Atrial Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A computational bilayer surface model of human atria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINC - Computing in Cardiology 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.27-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921262v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational bilayer surface model of human atria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Computational Bilayer Surface Model of Human Atria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Functional Imaging and Modeling of the Heart</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Fonctional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.Ourselin, D.Ruecker, N.Smith, Jun 2013, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606999v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Bilayer Surface Model of Human Atria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of Transmural Slow-Conduction Zones on the Long- Time Behaviour Of Atrial Arrhythmia. A Numerical Study with a Human Bilayer Atrial Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Fonctional Imaging and Modeling of the Heart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S.Ourselin, D.Ruecker, N.Smith, Jun 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">CINC - Computing in Cardiology 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain. pp.1187-1190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802104v2</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bilayer Representation of the Human Atria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC - 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC), 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBS, Jul 2013, Osaka, Japan. pp.1530-1533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6609804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semi-Automatic Method To Construct Atrial Fibre Structures : a Tool for Atrial Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinC 2012 - Computing in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.881-884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and Directional Activation Maps for Cardiac Mapping in Electrophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélèze Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Haïssaguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINC 2012 - Computing In Cardiology - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.349-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Body Surface Potential to Activation Maps on the Atria: a Machine Learning Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Zemzemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejib Zemzemi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINC - Computing in Cardiology 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8438,1825 +8572,1825 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CompSysBio 2025 - Advanced lecture course on computational systems biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2025 - 23rd International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2025 - 16th Dynamical Systems applied on Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical method inference cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie Informatique et mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2025 Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Population Dynamics : From Data to Models 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939529v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Dynamics : From Data to Models 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2025 Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996135v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential biocontrol activity against downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CJC MA2024 - Congrès des Jeunes Chercheur.e.s en Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Kaempfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB/ECCB 2023 - 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Kaempfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Jena, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Flux Balance Analysis with Metamodels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pest detection by inversion of a pheromone dispersion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236775v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and the host level</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A multi-scale epidemic model of enteric infection with heterogeneous shedding resulting from host-microbiota-pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial communities: current approaches and open challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839405v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale epidemic model of enteric infection with heterogeneous shedding resulting from host-microbiota-pathogen interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and the host level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. </w:t>
+              <w:t xml:space="preserve">Microbial communities: current approaches and open challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834709v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest detection by inversion of a pheromone dispersion model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamic Flux Balance Analysis with Metamodels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777604v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10278,106 +10412,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10399,106 +10533,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10520,589 +10654,589 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatially structured model to investigate key drivers of the gut microbiota biogeography in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB 2018) https://www.ecmtb2018.org/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the electrical activity of the atria and the pulmonary veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop IHU Liryc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superposition de couches de fibres et propagations anormales : une étude numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'activité électrique dans l'oreillette gauche et les veines pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation bidimensionnelle d'un problème de réaction-diffusion anisotrope hétérogène en couche mince appliquée à la cardiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11112,111 +11246,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques et cardiologie : modéliser pour mieux comprendre les arythmies auriculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 jeunes chercheurs d'avenir 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions le Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.192, 2015, Promesses de la Science, 978-2-7465-0937-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11226,271 +11360,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling microbial communities models with data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical models in microbial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11500,486 +11634,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference Method cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572831v3</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340937v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572831v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic limit of a stochastic individual-based model of biological tissue interacting with diffusing chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336174v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11991,169 +12125,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixture model for the dynamic of the gut mucus layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara El Bouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tison Remi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12163,100 +12297,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'activité électrique des oreillettes et des veines pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Victor Segalen - Bordeaux II, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00925253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12266,105 +12400,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la modélisation mathématiques en écologie microbienne, des données aux modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de bordeaux, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04654712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12432,51 +12566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="383B4FDB"/>
+    <w:nsid w:val="5984E2C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12580,51 +12714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C2589C2F"/>
+    <w:nsid w:val="D87E1944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12814,51 +12948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-7256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175410852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slabarthe.pages-forge.inrae.fr/website/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111594" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669546v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918193v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raguideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01667-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004802v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Karapantsios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caserta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Secchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Holynska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695580v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379023v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01766-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043742v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Tao Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761191v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Phan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.12.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922717v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1016886" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.242131" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421708v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Bouti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0861-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu256" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sthyve Junior Tatho Djeanou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5850" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kaempfer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Wortsman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vigmond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606999v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802104v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609804" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759191v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;ze Hocini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ha&#239;ssaguerre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759210v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05163368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183811v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229130v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839405v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834709v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839374v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Phan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Goudon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926441v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926480v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-lepommier.fr/ouvrage.asp?IDLivre=764" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352423v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336174v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tison Remi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04654712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-7256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175410852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slabarthe.pages-forge.inrae.fr/website/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti D Jaswa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669546v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06863" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918193v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raguideau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01667-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004802v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Karapantsios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caserta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Secchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Holynska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695580v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76513" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379023v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01766-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043742v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Tao Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761191v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Phan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922717v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1016886" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.242131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421708v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Bouti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0861-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu256" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sthyve Junior Tatho Djeanou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459337v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5850" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kaempfer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Wortsman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606999v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vigmond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802104v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921262v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609804" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759191v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;ze Hocini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ha&#239;ssaguerre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318560v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05163368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996135v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939529v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874275v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183811v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834709v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839405v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278352v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Phan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Goudon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926441v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785607v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-lepommier.fr/ouvrage.asp?IDLivre=764" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336174v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270350v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tison Remi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925253v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04654712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>