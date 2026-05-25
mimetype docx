--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -939,295 +939,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
+                <w:t xml:space="preserve">Design of a proteolytic module for improved metabolic modeling of Bacteroides caccae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+                <w:t xml:space="preserve">Amandine Paulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfan Cao</w:t>
+                <w:t xml:space="preserve">Ghjuvan M Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Raphaël Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David James Sherman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.02.014⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00153-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509395v1</w:t>
+                <w:t xml:space="preserve">hal-04540116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a proteolytic module for improved metabolic modeling of Bacteroides caccae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Paulay</w:t>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghjuvan M Grimaud</w:t>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Caballero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.24 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00153-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540116v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pherosensor-toolbox: a Python package for Biology-Informed Data Assimilation</w:t>
               </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3422,1187 +3422,1187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
+                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290797v1</w:t>
+                <w:t xml:space="preserve">hal-05108055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
+                <w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Dynamics : From Data to Models 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Sophia antipolis, France</w:t>
+              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996155v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Cambon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t>
+              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564808v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344908v1</w:t>
+                <w:t xml:space="preserve">hal-05193281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290878v1</w:t>
+                <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Chargy</w:t>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling 6 may 2025 / Modélisation du microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">NEM 2025 - Journées Nutrition &amp; Ecologie Microbienne, workshop modélisation du microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Rennes (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193281v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Microbial Communities: Toward Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300289v1</w:t>
+                <w:t xml:space="preserve">hal-05459251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling 6 may 2025 / Modélisation du microbiome</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEM 2025 - Journées Nutrition &amp; Ecologie Microbienne, workshop modélisation du microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Rennes (Distanciel), France</w:t>
+              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059688v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Microbial Communities: Toward Digital Twins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Population Dynamics : From Data to Models 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Sophia antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459251v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Audureau</w:t>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
+              <w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108055v1</w:t>
+                <w:t xml:space="preserve">hal-05564808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des données du microbiote pour identifier les antagonistes du mildiou de la vigne</w:t>
               </w:r>
@@ -4627,51 +4627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4707,411 +4707,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four functional profiles for fibre and mucin metabolism in the human gut microbiome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th ISI World Statistics Congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">8ème Séminaire Vin et Environnement: "Le biocontrôle est-il opérant ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ASVV &amp; INNO’VIN, Apr 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459337v1</w:t>
+                <w:t xml:space="preserve">hal-05069786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cMFA Inference method for multi-omics data integration in microbial community models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four functional profiles for fibre and mucin metabolism in the human gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2025 - 12ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMAI, Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
+              <w:t xml:space="preserve">65th ISI World Statistics Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105572v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">cMFA Inference method for multi-omics data integration in microbial community models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Forum des jeunes mathématiciennes et mathématiciens 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SMAI 2025 - 12ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMAI, Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469230v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Séminaire Vin et Environnement: "Le biocontrôle est-il opérant ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire ASVV &amp; INNO’VIN, Apr 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">25e Forum des jeunes mathématiciennes et mathématiciens 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069786v2</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t>
               </w:r>
@@ -5136,51 +5136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5261,51 +5261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5341,384 +5341,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitor and steer the microbiota to protect grapevines against downy mildew</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Annual Meeting of the VITAE project</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300025v1</w:t>
+                <w:t xml:space="preserve">hal-05049572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Malou</w:t>
+                <w:t xml:space="preserve">Monitor and steer the microbiota to protect grapevines against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Annual Meeting of the VITAE project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR 'Growing and Protecting Differently', Mar 2025, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05049572v1</w:t>
+                <w:t xml:space="preserve">hal-05300025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Deciphering microbial interactions protecting grapevine against downy mildew: Integrating field studies and synthetic community approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pere Mestre</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">miCROPe 2024 - International Symposium on Microbe-assisted crop production: opprtunities, challenges and needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732866v1</w:t>
+                <w:t xml:space="preserve">hal-05297196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5727,228 +5727,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2024 - 15th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering microbial interactions protecting grapevine against downy mildew: Integrating field studies and synthetic community approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valerie Martin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">miCROPe 2024 - International Symposium on Microbe-assisted crop production: opprtunities, challenges and needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297196v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
@@ -6059,90 +6059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6178,251 +6178,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un jumeau numérique du métabolisme bactérien pendant la production de fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Ferment'IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229116v1</w:t>
+                <w:t xml:space="preserve">hal-05169258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un jumeau numérique du métabolisme bactérien pendant la production de fromage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Kaempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferment'IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169258v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating metabolic models evaluation with statistical metamodels: application to Salmonella infection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,64 +6637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6762,64 +6762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,103 +6887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing microbial interactions in controlled and natural microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SymBioDiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7142,90 +7142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modelling deciphers interactions in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7693,51 +7693,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational bilayer surface model of human atria</w:t>
+                <w:t xml:space="preserve">Influence of Transmural Slow-Conduction Zones on the Long- Time Behaviour Of Atrial Arrhythmia. A Numerical Study with a Human Bilayer Atrial Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vigmond</w:t>
@@ -7772,106 +7772,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Functional Imaging and Modeling of the Heart</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CINC - Computing in Cardiology 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain. pp.1187-1190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606999v1</w:t>
+                <w:t xml:space="preserve">hal-00921262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Bilayer Surface Model of Human Atria</w:t>
+                <w:t xml:space="preserve">A computational bilayer surface model of human atria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vigmond</w:t>
@@ -7906,97 +7897,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Fonctional Imaging and Modeling of the Heart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.27-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802104v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Transmural Slow-Conduction Zones on the Long- Time Behaviour Of Atrial Arrhythmia. A Numerical Study with a Human Bilayer Atrial Model</w:t>
+                <w:t xml:space="preserve">A Computational Bilayer Surface Model of Human Atria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vigmond</w:t>
@@ -8031,73 +8031,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINC - Computing in Cardiology 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain. pp.1187-1190</w:t>
+              <w:t xml:space="preserve">FIMH 2013 - 7th International Conference on Fonctional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.Ourselin, D.Ruecker, N.Smith, Jun 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921262v1</w:t>
+                <w:t xml:space="preserve">hal-00802104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bilayer Representation of the Human Atria</w:t>
               </w:r>
@@ -8586,267 +8586,267 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompSysBio 2025 - Advanced lecture course on computational systems biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">CMSB 2025 - 23rd International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318560v1</w:t>
+                <w:t xml:space="preserve">hal-05261543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2025 - 23rd International Conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">CompSysBio 2025 - Advanced lecture course on computational systems biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261543v1</w:t>
+                <w:t xml:space="preserve">hal-05318560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2025 - 16th Dynamical Systems applied on Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8871,77 +8871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical method inference cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie Informatique et mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8966,211 +8966,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Dynamics : From Data to Models 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2025 Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996135v1</w:t>
+                <w:t xml:space="preserve">hal-04939529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2025 Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Population Dynamics : From Data to Models 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939529v1</w:t>
+                <w:t xml:space="preserve">hal-04996135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential biocontrol activity against downy mildew</w:t>
               </w:r>
@@ -9182,51 +9182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,77 +9281,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cMFA for multi-omics data integration in microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CJC MA2024 - Congrès des Jeunes Chercheur.e.s en Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9389,77 +9389,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Kaempfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9639,77 +9639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Kaempfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9745,584 +9745,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest detection by inversion of a pheromone dispersion model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Malou</w:t>
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and the host level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Deslandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Microbial communities: current approaches and open challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777604v1</w:t>
+                <w:t xml:space="preserve">hal-03839405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale epidemic model of enteric infection with heterogeneous shedding resulting from host-microbiota-pathogen interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Flux Balance Analysis with Metamodels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. </w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834709v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and the host level</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-scale epidemic model of enteric infection with heterogeneous shedding resulting from host-microbiota-pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial communities: current approaches and open challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839405v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Flux Balance Analysis with Metamodels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Pest detection by inversion of a pheromone dispersion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236775v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10360,90 +10360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10481,90 +10481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10602,90 +10602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11608,597 +11608,715 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference Method cMFA for multi-omics data integration in microbial community models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105798v1</w:t>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Malou</w:t>
+                <w:t xml:space="preserve">Inference Method cMFA for multi-omics data integration in microbial community models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sthyve Junior Tatho Djeanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340937v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
+                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572831v3</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic limit of a stochastic individual-based model of biological tissue interacting with diffusing chemicals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336174v3</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572831v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Deterministic limit of a stochastic individual-based model of biological tissue interacting with diffusing chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088301v2</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336174v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088301v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A mixture model for the dynamic of the gut mucus layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12213,81 +12331,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tison Remi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12297,100 +12415,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'activité électrique des oreillettes et des veines pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Victor Segalen - Bordeaux II, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00925253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12400,105 +12518,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la modélisation mathématiques en écologie microbienne, des données aux modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de bordeaux, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04654712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12566,51 +12684,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5984E2C9"/>
+    <w:nsid w:val="3DE4B86E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12714,51 +12832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D87E1944"/>
+    <w:nsid w:val="1205B6F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12948,51 +13066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-7256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175410852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slabarthe.pages-forge.inrae.fr/website/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti D Jaswa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669546v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06863" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918193v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raguideau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01667-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004802v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Karapantsios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caserta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Secchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Holynska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695580v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76513" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379023v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01766-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043742v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Tao Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761191v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Phan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922717v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1016886" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.242131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421708v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Bouti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0861-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu256" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sthyve Junior Tatho Djeanou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459337v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5850" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kaempfer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Wortsman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606999v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vigmond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802104v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921262v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609804" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759191v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;ze Hocini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ha&#239;ssaguerre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318560v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05163368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996135v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939529v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874275v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183811v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834709v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839405v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278352v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Phan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Goudon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926441v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785607v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-lepommier.fr/ouvrage.asp?IDLivre=764" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336174v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270350v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tison Remi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925253v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04654712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-labarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-7256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175410852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slabarthe.pages-forge.inrae.fr/website/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti D Jaswa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669546v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06863" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918193v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raguideau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01667-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004802v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Karapantsios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caserta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Secchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Holynska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695580v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76513" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379023v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01766-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043742v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Tao Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761191v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Phan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922717v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1016886" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.242131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421708v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Bouti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0861-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu256" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sthyve Junior Tatho Djeanou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105572v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5850" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kaempfer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Wortsman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921262v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vigmond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606999v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802104v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609804" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759191v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;ze Hocini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ha&#239;ssaguerre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05163368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04939529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874275v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183811v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834709v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777604v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278352v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Phan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Goudon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926441v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785607v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-lepommier.fr/ouvrage.asp?IDLivre=764" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336174v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270350v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tison Remi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925253v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04654712v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>