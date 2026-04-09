--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -1285,705 +1285,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast magnetic resonance elastography: a review of clinical work and future perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinspired Multi‐Activities 4D Printing Objects: A New Approach Toward Complex Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline A. Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3932⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.1800098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201800098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044114v1</w:t>
+                <w:t xml:space="preserve">hal-02132945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro distinction between proinflammatory and antiinflammatory macrophages with gadolinium-liposomes and ultrasmall superparamagnetic iron oxide particles at 3.0T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassef Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Piraquive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Hong Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.26331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Multi‐Activities 4D Printing Objects: A New Approach Toward Complex Tissue Engineering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Rheological determinants for simultaneous staging of hepatic fibrosis and inflammation in patients with chronic liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abd-Elmoniem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caryn Morse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (10), pp.e3956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biot.201800098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02132945v1</w:t>
+                <w:t xml:space="preserve">hal-02020664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant gradient elastography with optimal control RF pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Tesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 294, pp.153 - 161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological determinants for simultaneous staging of hepatic fibrosis and inflammation in patients with chronic liver disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Theo Heller</w:t>
+                <w:t xml:space="preserve">Breast magnetic resonance elastography: a review of clinical work and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinkus Ralph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Bohte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Nelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Runge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (10), pp.e3956. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 31 (10), pp.e3932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.3956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02020664v1</w:t>
+                <w:t xml:space="preserve">hal-03044114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Elastography of Rodent Brain</w:t>
               </w:r>
@@ -2099,51 +2099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal parenchyma impairment characterization in partial unilateral ureteral obstruction in mice with intravoxel incoherent motion-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,91 +2259,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Sinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abd-Elmoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caryn Morse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (10), pp.e3956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.3956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044153v1</w:t>
@@ -2354,77 +2354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Control of the Spatial MRI Phase Distribution with Optimal Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,64 +2618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic fat fraction and visceral adipose tissue fatty acid composition in mice: Quantification with 7.0T MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,51 +2925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Rautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dioguardi Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3166,51 +3166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Three Orders of Magnitude: Multiple Scattered Waves Sense Fractal Microscopic Structures via Dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Peter Näsholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3352,51 +3352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 274 (2), pp.379-386. </w:t>
@@ -3460,51 +3460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,295 +3703,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic Parameters for Quantifying Liver Fibrosis: Three-Dimensional Multifrequency MR Elastography Study on Thin Liver Rat Slices</w:t>
+                <w:t xml:space="preserve">Assessment of portal hypertension and high-risk oesophageal varices with liver and spleen three-dimensional multifrequency MR elastography in liver cirrhosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garteiser</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Elkrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Rautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094679⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-014-3124-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059156v1</w:t>
+                <w:t xml:space="preserve">hal-02059161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of portal hypertension and high-risk oesophageal varices with liver and spleen three-dimensional multifrequency MR elastography in liver cirrhosis</w:t>
+                <w:t xml:space="preserve">Viscoelastic Parameters for Quantifying Liver Fibrosis: Three-Dimensional Multifrequency MR Elastography Study on Thin Liver Rat Slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Elkrief</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doblas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Rautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e94679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-014-3124-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059161v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Anisotropic Mechanical Properties of Dystrophic Skeletal Muscles Measured by Anisotropic MR Elastographic Imaging: The mdx Mouse Model of Muscular Dystrophy</w:t>
               </w:r>
@@ -4003,51 +4003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,64 +4111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the triglyceride fatty acid composition with 3.0 T MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,51 +4253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature superconducting radiofrequency probe for magnetic resonance imaging applications operated below ambient pressure in a simple liquid-nitrogen cryostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ginefri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,273 +4896,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fibril aggregates in ex vivo rat brain with multi- frequency MR Elastography -Preliminary results</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Design of a reconfigurable endoluminal coil using MEMS switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montreal, Belize</w:t>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266775v1</w:t>
+                <w:t xml:space="preserve">hal-02266838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a reconfigurable endoluminal coil using MEMS switches</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Characterization of fibril aggregates in ex vivo rat brain with multi- frequency MR Elastography -Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, May 2019, Montreal, Belize</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266838v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a volume MRI coil by metalyzing 3D printing substrates by electroless and/or electroplating processes</w:t>
               </w:r>
@@ -5299,51 +5299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5523,77 +5523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5812,51 +5812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6017,510 +6017,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon A. Lambert</w:t>
+                <w:t xml:space="preserve">Characterization and comparison of RF MEMS switch for active detuning of endoluminal receiver coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079604v1</w:t>
+                <w:t xml:space="preserve">hal-01693573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and comparison of RF MEMS switch for active detuning of endoluminal receiver coils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.A. Lambert</w:t>
+                <w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693573v1</w:t>
+                <w:t xml:space="preserve">hal-02079604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the VLBI Analysis Software Comparison Campaign 2015</w:t>
+                <w:t xml:space="preserve">L\textquoterighteau en vibration : l\textquoterightélastographie par résonance magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Klopotek</w:t>
+                <w:t xml:space="preserve">P.M. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tse Ve Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Artz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016ivs.conf.203K - International VLBI Service for Geodesy and Astrometry 2016 General Meeting Proceedings: "New Horizons with VGOS", Eds. Dirk Behrend, Karen D. Baver, Kyla L. Armstrong, NASA/CP-2016-219016, p. 203-207 - 13-19 March 2016 Africa/Johannesburg timezone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Johannesburg, South Africa. pp.203 - 207</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la FST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Université Lyon1, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547686v1</w:t>
+                <w:t xml:space="preserve">hal-01886150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L\textquoterighteau en vibration : l\textquoterightélastographie par résonance magnétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results from the VLBI Analysis Software Comparison Campaign 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Klopotek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Artz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Lefebvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.A. Lambert</w:t>
+                <w:t xml:space="preserve">G. Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grenier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gerstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la FST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Université Lyon1, Unknown Region</w:t>
+              <w:t xml:space="preserve">2016ivs.conf.203K - International VLBI Service for Geodesy and Astrometry 2016 General Meeting Proceedings: "New Horizons with VGOS", Eds. Dirk Behrend, Karen D. Baver, Kyla L. Armstrong, NASA/CP-2016-219016, p. 203-207 - 13-19 March 2016 Africa/Johannesburg timezone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Johannesburg, South Africa. pp.203 - 207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886150v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of viscoelastic property characterization of plastisol phantoms with magnetic resonance elastography and high-frequency rheometry</w:t>
               </w:r>
@@ -6640,90 +6640,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction between pro and anti-inflammatory macrophages using MRI relaxometry and quantitative susceptibility mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassef Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6765,51 +6765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triglyceride content and fatty acid composition in mice: quantification with 7.0T MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6890,51 +6890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of triglyceride fatty acid composition in the liver, subcutaneous and visceral adipose tissue with 3.0T MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6942,51 +6942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard D’assignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Society of Magnetic Resonance in Medicine annual meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
@@ -7474,51 +7474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème réunion annuelle de l'Institut Multi-organismes Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
@@ -7586,51 +7586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7655,77 +7655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle Optimal appliqué au contrôle de la phase en IRM : simulations et expériences sur fantômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7832,51 +7832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Santé@labex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7914,77 +7914,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau décalée : un biomarqueur IRM de l’obésité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Ségrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8176,51 +8176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE POST-TRAITEMENT D'IMAGES PAR IRM DU FOIE AFIN D'OBTENIR UNE CARTE RECONSTRUITE DE LA SUSCEPTIBILITÉ MAGNÉTIQUE INTERNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8264,51 +8264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE CARACTÉRISATION DE MATIÈRES GRASSES À PARTIR D'IMAGES IRM ACQUISES À L'AIDE D'UNE SÉQUENCE À ECHOS DE GRADIENT MULTIPLES UTILISANT DES GRADIENTS BIPOLAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8352,51 +8352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for fat characterization using MRI images acquired using a multiple gradient-echo sequence with bipolar gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8440,51 +8440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat characterization method using MRI images acquired with a multiple-gradient echo sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8528,51 +8528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for post-processing liver MRI images to obtain a reconstructed map of the internal magnetic susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8616,51 +8616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’Imagerie par Résonance Magnétique Incluant une Phase de Calibration Originale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8668,51 +8668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3056760A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9148,51 +9148,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, réalisation et caractérisation d'antennes supraconductrices pour la micro-IRM du cerveau de souris à 4,7 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PA112038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9388,51 +9388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Lakhdar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-10878-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshangze Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lynce Gnanago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.633848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2021.100017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sinkus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Souchay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2995055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinkus Ralph" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bohte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nelissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Runge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3932" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hong Wan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26331" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Devillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A. Mandon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Blum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800098" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abd-Elmoniem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Morse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Heller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Auguste Lambert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.01010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02323306v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3858" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ronot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vilgrain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. van Beers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3766" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25895" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauchy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mebarki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laouirem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20160438" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dioguardi Burgio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14141210" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Laistler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Dubuisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24549" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JNHQNHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nordsletten" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.094301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lagadec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doblas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14140313" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magdalou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2014.04.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FG1NLJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wagner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094679" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3124-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14132661" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3175" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZRPNR4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ginefri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darrasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802947" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Robb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022960v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mandon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klopotek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Artz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerstl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lefebvre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486826v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pallierne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7590924" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Wan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard D&#8217;assignies" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832054v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Dantec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Martial Gilmus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#233;nez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069768v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Gilmus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mandon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881078v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898240v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918157v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard&#160;e. van Beers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. van Beers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pragnere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Essayan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357614v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Cowles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#232;nez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El-Kholti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786468v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112038" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Lakhdar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-10878-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshangze Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lynce Gnanago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.633848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2021.100017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sinkus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Souchay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2995055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinkus Ralph" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bohte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nelissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Runge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3932" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Devillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A. Mandon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Blum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hong Wan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abd-Elmoniem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Morse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Heller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3956" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Auguste Lambert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.01010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02323306v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3858" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ronot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vilgrain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. van Beers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3766" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25895" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauchy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mebarki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laouirem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20160438" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dioguardi Burgio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14141210" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Laistler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Dubuisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24549" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JNHQNHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nordsletten" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.094301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lagadec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doblas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14140313" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magdalou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2014.04.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FG1NLJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3124-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wagner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094679" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14132661" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3175" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZRPNR4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ginefri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darrasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802947" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Robb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022960v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mandon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886150v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klopotek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Artz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerstl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486826v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pallierne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7590924" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Wan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard D&#8217;assignies" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832054v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Dantec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Martial Gilmus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#233;nez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069768v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Gilmus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mandon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881078v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898240v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918157v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard&#160;e. van Beers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. van Beers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pragnere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Essayan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357614v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Cowles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#232;nez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El-Kholti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786468v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112038" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>