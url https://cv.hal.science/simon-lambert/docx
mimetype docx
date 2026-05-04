--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1151,468 +1151,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast magnetic resonance elastography: a review of clinical work and future perspectives</w:t>
+                <w:t xml:space="preserve">Bioinspired Multi‐Activities 4D Printing Objects: A New Approach Toward Complex Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinkus Ralph</w:t>
+                <w:t xml:space="preserve">Chloé Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Bohte</w:t>
+                <w:t xml:space="preserve">Céline A. Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Nelissen</w:t>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Runge</w:t>
+                <w:t xml:space="preserve">Loic Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Holub</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe A. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (10), pp.e3932. </w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.1800098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.3932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/biot.201800098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399651v1</w:t>
+                <w:t xml:space="preserve">hal-02132945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Multi‐Activities 4D Printing Objects: A New Approach Toward Complex Tissue Engineering</w:t>
+                <w:t xml:space="preserve">In vitro distinction between proinflammatory and antiinflammatory macrophages with gadolinium-liposomes and ultrasmall superparamagnetic iron oxide particles at 3.0T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Devillard</w:t>
+                <w:t xml:space="preserve">Wassef Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline A. Mandon</w:t>
+                <w:t xml:space="preserve">Joao Piraquive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Hong Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.201800098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.26331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132945v1</w:t>
+                <w:t xml:space="preserve">hal-01917473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro distinction between proinflammatory and antiinflammatory macrophages with gadolinium-liposomes and ultrasmall superparamagnetic iron oxide particles at 3.0T</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constant gradient elastography with optimal control RF pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassef Khaled</w:t>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Piraquive</w:t>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leporq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Lambert</w:t>
+                <w:t xml:space="preserve">Michael Tesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 294, pp.153 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.26331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01917473v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological determinants for simultaneous staging of hepatic fibrosis and inflammation in patients with chronic liver disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Sinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abd-Elmoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,2702 +1695,2422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant gradient elastography with optimal control RF pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Resonance Elastography of Rodent Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2018.01010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848643v1</w:t>
+                <w:t xml:space="preserve">hal-01990014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast magnetic resonance elastography: a review of clinical work and future perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Holub</w:t>
+                <w:t xml:space="preserve">Renal parenchyma impairment characterization in partial unilateral ureteral obstruction in mice with intravoxel incoherent motion-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (10), pp.e3932. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3932⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.e3858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044114v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02323306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Elastography of Rodent Brain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Breast magnetic resonance elastography: a review of clinical work and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinkus Ralph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Bohte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Nelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Runge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Holub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2018.01010⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (10), pp.e3932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990014v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal parenchyma impairment characterization in partial unilateral ureteral obstruction in mice with intravoxel incoherent motion-MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel Albuquerque</w:t>
+                <w:t xml:space="preserve">Active Control of the Spatial MRI Phase Distribution with Optimal Control Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 281, pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2017.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.3858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02323306v1</w:t>
+                <w:t xml:space="preserve">hal-01528498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological determinants for simultaneous staging of hepatic fibrosis and inflammation in patients with chronic liver disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous MR quantification of hepatic fat content, fatty acid composition, transverse relaxation time and magnetic susceptibility for the diagnosis of non-alcoholic steatohepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. van Beers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (10), pp.e3956. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3956⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 30 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044153v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Control of the Spatial MRI Phase Distribution with Optimal Control Theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
+                <w:t xml:space="preserve">Hepatic fat fraction and visceral adipose tissue fatty acid composition in mice: Quantification with 7.0T MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Boucenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2017.05.008⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (2), pp.510 - 518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.25895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528498v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous MR quantification of hepatic fat content, fatty acid composition, transverse relaxation time and magnetic susceptibility for the diagnosis of non-alcoholic steatohepatitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Strong antineoplastic effects of metformin in preclinical models of liver carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laouirem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3766⟩</w:t>
+              <w:t xml:space="preserve">Clinical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131 (1), pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/CS20160438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917822v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic fat fraction and visceral adipose tissue fatty acid composition in mice: Quantification with 7.0T MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Bridging Three Orders of Magnitude: Multiple Scattered Waves Sense Fractal Microscopic Structures via Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Colinart</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Peter Näsholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nordsletten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.25895⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.094301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917883v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong antineoplastic effects of metformin in preclinical models of liver carcinogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Laouirem</w:t>
+                <w:t xml:space="preserve">In vivo MR imaging of the human skin at subnanoliter resolution using a superconducting surface coil at 1.5 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Laistler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poirier-Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier M. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/CS20160438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.496--504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.24549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059133v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Comparison of Spleen and Liver Stiffness by Using Shear-Wave and Transient Elastography for Detection of Portal Hypertension in Cirrhosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Advanced Fibrosis: Correlation between Pharmacokinetic Parameters at Dynamic Gadoxetate-enhanced MR Imaging and Hepatocyte Organic Anion Transporter Expression in Rat Liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Doblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Dioguardi Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 275 (2), pp.589-598. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.14141210⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 274 (2), pp.379-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.14140313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059148v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo MR imaging of the human skin at subnanoliter resolution using a superconducting surface coil at 1.5 Tesla</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier M. Girard</w:t>
+                <w:t xml:space="preserve">Microvasculature alters the dispersion properties of shear waves - a multi-frequency MR elastography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.24549⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (12), pp.1763-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414342v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Three Orders of Magnitude: Multiple Scattered Waves Sense Fractal Microscopic Structures via Dispersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Prospective Comparison of Spleen and Liver Stiffness by Using Shear-Wave and Transient Elastography for Detection of Portal Hypertension in Cirrhosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Elkrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Rautou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Jugé</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dioguardi Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.094301⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 275 (2), pp.589-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.14141210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059144v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Fibrosis: Correlation between Pharmacokinetic Parameters at Dynamic Gadoxetate-enhanced MR Imaging and Hepatocyte Organic Anion Transporter Expression in Rat Liver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Assessment of portal hypertension and high-risk oesophageal varices with liver and spleen three-dimensional multifrequency MR elastography in liver cirrhosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Elkrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Lambert</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Rautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.14140313⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-014-3124-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059149v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvasculature alters the dispersion properties of shear waves - a multi-frequency MR elastography study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic Parameters for Quantifying Liver Fibrosis: Three-Dimensional Multifrequency MR Elastography Study on Thin Liver Rat Slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Doblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3438⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e94679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02059147v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The causes of replication stress and their consequences on genome stability and cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bs Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sa Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30C, pp.154-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.semcdb.2014.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of portal hypertension and high-risk oesophageal varices with liver and spleen three-dimensional multifrequency MR elastography in liver cirrhosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Quantification of the triglyceride fatty acid composition with 3.0 T MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard van Beers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-014-3124-y⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (10), pp.1211-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059161v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic Parameters for Quantifying Liver Fibrosis: Three-Dimensional Multifrequency MR Elastography Study on Thin Liver Rat Slices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">In Vivo Anisotropic Mechanical Properties of Dystrophic Skeletal Muscles Measured by Anisotropic MR Elastographic Imaging: The mdx Mouse Model of Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Doblas</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094679⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 273 (3), pp.726-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.14132661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059156v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Anisotropic Mechanical Properties of Dystrophic Skeletal Muscles Measured by Anisotropic MR Elastographic Imaging: The mdx Mouse Model of Muscular Dystrophy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">High-temperature superconducting radiofrequency probe for magnetic resonance imaging applications operated below ambient pressure in a simple liquid-nitrogen cryostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...187 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Jean-Christophe Ginefri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poirier-Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Darrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (5), pp.054701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4802947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4388,51 +4120,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Mold Electronics with Biosourced and Biodegradable Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4491,73 +4223,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOPEC Conference for Printed Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, München, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation plastronique de pièces imprimées en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4616,2539 +4348,2539 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecaplastronic connection 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MRI characterization of 3D printed tumor tissue models using a plastronic MR-Bioreactor : Preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lynce Gnanago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chastagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact MRI bioreactor for real-time monitoring 3D printed tissue-engineered constructs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lynce Gnanago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chastagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a reconfigurable endoluminal coil using MEMS switches</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Characterization of fibril aggregates in ex vivo rat brain with multi- frequency MR Elastography -Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, May 2019, Montreal, Belize</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266838v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fibril aggregates in ex vivo rat brain with multi- frequency MR Elastography -Preliminary results</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Design of a reconfigurable endoluminal coil using MEMS switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montreal, Belize</w:t>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266775v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a volume MRI coil by metalyzing 3D printing substrates by electroless and/or electroplating processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoluminal coil-sensitivity degradation with the coil-orientation effect with respect to B0 field: preliminary results</w:t>
+                <w:t xml:space="preserve">Comparison of single-loop endoluminal receiver coils based on serial or parallel active decoupling circuits using controllable MEMS switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souchay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023101v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of single-loop endoluminal receiver coils based on serial or parallel active decoupling circuits using controllable MEMS switches</w:t>
+                <w:t xml:space="preserve">Endoluminal coil-sensitivity degradation with the coil-orientation effect with respect to B0 field: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022960v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon A. Lambert</w:t>
+                <w:t xml:space="preserve">Comparison of endoluminal receiver coils based on PIN-diode, photodiodes and MEMS switches for active detuning circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tse Ve Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Barcelona, France</w:t>
+              <w:t xml:space="preserve">ITMO TS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096090v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of endoluminal receiver coils based on PIN-diode, photodiodes and MEMS switches for active detuning circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Souchay</w:t>
+                <w:t xml:space="preserve">Development of an elastography bench for histology and engineered tissue study-Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITMO TS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès National d'Imagerie du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886147v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an elastography bench for histology and engineered tissue study-Preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bigot</w:t>
+                <w:t xml:space="preserve">Endoluminal coils: Active decoupling and sensitivity dependence regarding coil orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Dorez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
+                <w:t xml:space="preserve">I. Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tse Ve Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d'Imagerie du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">SFR Santé Lyon Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881205v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoluminal coils: Active decoupling and sensitivity dependence regarding coil orientation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Characterization and comparison of RF MEMS switch for active detuning of endoluminal receiver coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFR Santé Lyon Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886149v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and comparison of RF MEMS switch for active detuning of endoluminal receiver coils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.A. Lambert</w:t>
+                <w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693573v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, 2017, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079604v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L\textquoterighteau en vibration : l\textquoterightélastographie par résonance magnétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results from the VLBI Analysis Software Comparison Campaign 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Klopotek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Artz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Lefebvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.A. Lambert</w:t>
+                <w:t xml:space="preserve">A. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grenier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la FST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Université Lyon1, Unknown Region</w:t>
+              <w:t xml:space="preserve">2016ivs.conf.203K - International VLBI Service for Geodesy and Astrometry 2016 General Meeting Proceedings: "New Horizons with VGOS", Eds. Dirk Behrend, Karen D. Baver, Kyla L. Armstrong, NASA/CP-2016-219016, p. 203-207 - 13-19 March 2016 Africa/Johannesburg timezone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Johannesburg, South Africa. pp.203 - 207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886150v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the VLBI Analysis Software Comparison Campaign 2015</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L\textquoterighteau en vibration : l\textquoterightélastographie par résonance magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Artz</w:t>
+                <w:t xml:space="preserve">P.M. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tse Ve Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bellanger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016ivs.conf.203K - International VLBI Service for Geodesy and Astrometry 2016 General Meeting Proceedings: "New Horizons with VGOS", Eds. Dirk Behrend, Karen D. Baver, Kyla L. Armstrong, NASA/CP-2016-219016, p. 203-207 - 13-19 March 2016 Africa/Johannesburg timezone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Johannesburg, South Africa. pp.203 - 207</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la FST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Université Lyon1, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547686v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of viscoelastic property characterization of plastisol phantoms with magnetic resonance elastography and high-frequency rheometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tse Ve Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Tse Ve Koon</w:t>
+                <w:t xml:space="preserve">S. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Pallierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th IEEE Annual International Conference of the Engineering in Medicine and Biology Society (EMBC) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7590924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction between pro and anti-inflammatory macrophages using MRI relaxometry and quantitative susceptibility mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Triglyceride content and fatty acid composition in mice: quantification with 7.0T MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Boucenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Society of Magnetic Resonance in Medicine annual meeting</w:t>
+              <w:t xml:space="preserve">23th International Society of Magnetic Resonance in Medicine annual meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918412v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triglyceride content and fatty acid composition in mice: quantification with 7.0T MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Distinction between pro and anti-inflammatory macrophages using MRI relaxometry and quantitative susceptibility mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassef Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Society of Magnetic Resonance in Medicine annual meeting,</w:t>
+              <w:t xml:space="preserve">23th International Society of Magnetic Resonance in Medicine annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918413v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of triglyceride fatty acid composition in the liver, subcutaneous and visceral adipose tissue with 3.0T MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard D’assignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Society of Magnetic Resonance in Medicine annual meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated system to remote monitor and control anaerobic wastewater treatment plant through the internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chachuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chachuat</w:t>
+                <w:t xml:space="preserve">Bruno Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. IWA Congress on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7158,78 +6890,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost 300 mT Benchtop MRI Scanner and Custom MR Bioreactor for real-time multi-parametric assessment of 3D-bioprinted biological tissue constructs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valernst Martial Gilmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilbert Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7261,73 +6993,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2024 – 40th Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Barcelone, Spain. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électronique Structurelle Surmoulée sur acide PolyLActique (PLA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7336,705 +7068,705 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valernst Gilmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition du Colloque LN2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an elastography bench for MR exam of small samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Dorez</w:t>
+                <w:t xml:space="preserve">VERS UN TRANSDUCTEUR OPTO-MECANIQUE POUR L’ELASTOGRAPHIE-IRM ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ceilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mandon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème réunion annuelle de l'Institut Multi-organismes Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886163v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERS UN TRANSDUCTEUR OPTO-MECANIQUE POUR L’ELASTOGRAPHIE-IRM ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrôle Optimal appliqué au contrôle de la phase en IRM : simulations et expériences sur fantômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505483v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle Optimal appliqué au contrôle de la phase en IRM : simulations et expériences sur fantômes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon A. Lambert</w:t>
+                <w:t xml:space="preserve">Development of an elastography bench for MR exam of small samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9ème réunion annuelle de l'Institut Multi-organismes Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560538v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cerebral protein aggregates on tissue mechanical properties measured by Magnetic Resonance Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Santé@labex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau décalée : un biomarqueur IRM de l’obésité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Ségrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la FST (Faculté des Sciences et Technologie de l'Université Lyon 1) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8044,65 +7776,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur pour système d’imagerie par résonance magnétique, système et tunnel d’examen associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8140,605 +7872,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3130392. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE POST-TRAITEMENT D'IMAGES PAR IRM DU FOIE AFIN D'OBTENIR UNE CARTE RECONSTRUITE DE LA SUSCEPTIBILITÉ MAGNÉTIQUE INTERNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3513210B1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE CARACTÉRISATION DE MATIÈRES GRASSES À PARTIR D'IMAGES IRM ACQUISES À L'AIDE D'UNE SÉQUENCE À ECHOS DE GRADIENT MULTIPLES UTILISANT DES GRADIENTS BIPOLAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3286574B1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04898240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for fat characterization using MRI images acquired using a multiple gradient-echo sequence with bipolar gradients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Fat characterization method using MRI images acquired with a multiple-gradient echo sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2016170168 (A1). 2018</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard E. van Beers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2016170170 (A1). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918157v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat characterization method using MRI images acquired with a multiple-gradient echo sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A method for post-processing liver MRI images to obtain a reconstructed map of the internal magnetic susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2016170170 (A1). 2018</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard e. van Beers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2018050627 (A1). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918156v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for post-processing liver MRI images to obtain a reconstructed map of the internal magnetic susceptibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Method for fat characterization using MRI images acquired using a multiple gradient-echo sequence with bipolar gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard e. van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2018050627 (A1). 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2016170168 (A1). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918162v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’Imagerie par Résonance Magnétique Incluant une Phase de Calibration Originale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3056760A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8748,383 +8480,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring multiple monitoring modalities for large-scale 3D tissue cultivation in bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chastagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pragnere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilbert Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Pragnere</w:t>
+                <w:t xml:space="preserve">Celine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilbert Gimenez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Essayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-field MRI as a multiparametric tool for large engineered tissue characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilbert Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valernst Gilmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Cowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilbert Gimenez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Essayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring multiple bioprocess monitoring modalities for Large-scale 3D Bioprinted Tissue Cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chastagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pragnere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilbert Gimènez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilbert Gimènez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naima El-Kholti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9134,114 +8866,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, réalisation et caractérisation d'antennes supraconductrices pour la micro-IRM du cerveau de souris à 4,7 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PA112038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00786468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9388,51 +9120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Lakhdar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-10878-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshangze Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lynce Gnanago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.633848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2021.100017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sinkus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Souchay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2995055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinkus Ralph" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bohte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nelissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Runge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3932" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Devillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A. Mandon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Blum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hong Wan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abd-Elmoniem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Morse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Heller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3956" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Auguste Lambert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.01010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02323306v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3858" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ronot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vilgrain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. van Beers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3766" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25895" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauchy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mebarki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laouirem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20160438" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dioguardi Burgio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14141210" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Laistler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Dubuisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24549" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JNHQNHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nordsletten" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.094301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lagadec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doblas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14140313" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magdalou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2014.04.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FG1NLJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3124-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wagner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094679" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14132661" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3175" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZRPNR4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ginefri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darrasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802947" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Robb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022960v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mandon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886150v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klopotek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Artz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerstl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486826v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pallierne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7590924" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Wan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard D&#8217;assignies" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832054v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Dantec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Martial Gilmus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#233;nez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069768v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Gilmus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mandon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881078v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898240v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918157v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard&#160;e. van Beers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. van Beers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pragnere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Essayan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357614v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Cowles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#232;nez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El-Kholti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786468v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112038" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Lakhdar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-10878-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshangze Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lynce Gnanago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.633848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2021.100017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sinkus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Souchay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2995055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Devillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A. Mandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Blum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hong Wan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abd-Elmoniem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Morse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Heller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3956" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Auguste Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.01010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02323306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3858" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinkus Ralph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bohte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nelissen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Runge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3932" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ronot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vilgrain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. van Beers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3766" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25895" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauchy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mebarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laouirem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20160438" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059144v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nordsletten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.094301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Laistler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Dubuisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24549" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JNHQNHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lagadec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doblas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14140313" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059148v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dioguardi Burgio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14141210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3124-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094679" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magdalou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2014.04.035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FG1NLJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3175" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZRPNR4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14132661" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ginefri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darrasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802947" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Robb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robb" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023101v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mandon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886149v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547686v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klopotek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Artz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerstl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lefebvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486826v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pallierne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7590924" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Wan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard D&#8217;assignies" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Dantec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Martial Gilmus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#233;nez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Gilmus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mandon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918156v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. van Beers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard&#160;e. van Beers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918157v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pragnere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gimenez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Essayan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357614v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Cowles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#232;nez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El-Kholti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112038" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>