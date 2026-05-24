--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1415,558 +1415,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant gradient elastography with optimal control RF pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological determinants for simultaneous staging of hepatic fibrosis and inflammation in patients with chronic liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+                <w:t xml:space="preserve">Khaled Abd-Elmoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+                <w:t xml:space="preserve">Caryn Morse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Tesch</w:t>
+                <w:t xml:space="preserve">Theo Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.013⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (10), pp.e3956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848643v1</w:t>
+                <w:t xml:space="preserve">hal-02020664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological determinants for simultaneous staging of hepatic fibrosis and inflammation in patients with chronic liver disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralph Sinkus</w:t>
+                <w:t xml:space="preserve">Constant gradient elastography with optimal control RF pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caryn Morse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theo Heller</w:t>
+                <w:t xml:space="preserve">Michael Tesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 294, pp.153 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.3956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02020664v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Elastography of Rodent Brain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renal parenchyma impairment characterization in partial unilateral ureteral obstruction in mice with intravoxel incoherent motion-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maguelonne Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2018.01010⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.e3858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990014v1</w:t>
+                <w:t xml:space="preserve">inserm-02323306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal parenchyma impairment characterization in partial unilateral ureteral obstruction in mice with intravoxel incoherent motion-MRI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Alison</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Elastography of Rodent Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Albuquerque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (2), pp.e3858. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.3858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2018.01010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02323306v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast magnetic resonance elastography: a review of clinical work and future perspectives</w:t>
               </w:r>
@@ -2086,77 +2086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Control of the Spatial MRI Phase Distribution with Optimal Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,303 +3703,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the triglyceride fatty acid composition with 3.0 T MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+                <w:t xml:space="preserve">In Vivo Anisotropic Mechanical Properties of Dystrophic Skeletal Muscles Measured by Anisotropic MR Elastographic Imaging: The mdx Mouse Model of Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard van Beers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (10), pp.1211-1221. </w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 273 (3), pp.726-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.3175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1148/radiol.14132661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059151v1</w:t>
+                <w:t xml:space="preserve">hal-02059154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Anisotropic Mechanical Properties of Dystrophic Skeletal Muscles Measured by Anisotropic MR Elastographic Imaging: The mdx Mouse Model of Muscular Dystrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the triglyceride fatty acid composition with 3.0 T MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Qin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard van Beers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (10), pp.1211-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/radiol.14132661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02059154v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature superconducting radiofrequency probe for magnetic resonance imaging applications operated below ambient pressure in a simple liquid-nitrogen cryostat</w:t>
               </w:r>
@@ -4628,273 +4628,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fibril aggregates in ex vivo rat brain with multi- frequency MR Elastography -Preliminary results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+                <w:t xml:space="preserve">Design of a reconfigurable endoluminal coil using MEMS switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montreal, Belize</w:t>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266775v1</w:t>
+                <w:t xml:space="preserve">hal-02266838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a reconfigurable endoluminal coil using MEMS switches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fraser Robb</w:t>
+                <w:t xml:space="preserve">Characterization of fibril aggregates in ex vivo rat brain with multi- frequency MR Elastography -Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, May 2019, Montreal, Belize</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266838v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a volume MRI coil by metalyzing 3D printing substrates by electroless and/or electroplating processes</w:t>
               </w:r>
@@ -5044,51 +5044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5156,51 +5156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5755,77 +5755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5880,77 +5880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard D’assignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Society of Magnetic Resonance in Medicine annual meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
@@ -7262,77 +7262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle Optimal appliqué au contrôle de la phase en IRM : simulations et expériences sur fantômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7439,51 +7439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème réunion annuelle de l'Institut Multi-organismes Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
@@ -7646,51 +7646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau décalée : un biomarqueur IRM de l’obésité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7790,51 +7790,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur pour système d’imagerie par résonance magnétique, système et tunnel d’examen associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7921,51 +7921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE POST-TRAITEMENT D'IMAGES PAR IRM DU FOIE AFIN D'OBTENIR UNE CARTE RECONSTRUITE DE LA SUSCEPTIBILITÉ MAGNÉTIQUE INTERNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8009,51 +8009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE CARACTÉRISATION DE MATIÈRES GRASSES À PARTIR D'IMAGES IRM ACQUISES À L'AIDE D'UNE SÉQUENCE À ECHOS DE GRADIENT MULTIPLES UTILISANT DES GRADIENTS BIPOLAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8097,51 +8097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat characterization method using MRI images acquired with a multiple-gradient echo sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Auguste Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E. van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8348,51 +8348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’Imagerie par Résonance Magnétique Incluant une Phase de Calibration Originale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8400,51 +8400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3056760A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9120,51 +9120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Lakhdar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-10878-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshangze Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lynce Gnanago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.633848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2021.100017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sinkus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Souchay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2995055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Devillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A. Mandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Blum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hong Wan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abd-Elmoniem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Morse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Heller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3956" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Auguste Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.01010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02323306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3858" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinkus Ralph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bohte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nelissen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Runge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3932" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ronot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vilgrain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. van Beers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3766" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25895" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauchy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mebarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laouirem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20160438" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059144v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nordsletten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.094301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Laistler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Dubuisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24549" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JNHQNHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lagadec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doblas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14140313" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059148v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dioguardi Burgio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14141210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3124-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094679" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magdalou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2014.04.035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FG1NLJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3175" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZRPNR4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14132661" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ginefri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darrasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802947" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Robb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robb" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023101v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mandon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886149v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547686v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klopotek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Artz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerstl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lefebvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486826v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pallierne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7590924" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Wan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard D&#8217;assignies" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Dantec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Martial Gilmus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#233;nez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Gilmus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mandon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918156v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. van Beers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard&#160;e. van Beers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918157v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pragnere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gimenez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Essayan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357614v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Cowles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#232;nez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El-Kholti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112038" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Lakhdar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-10878-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshangze Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lynce Gnanago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.633848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2021.100017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sinkus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Souchay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2995055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Devillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A. Mandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Blum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hong Wan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abd-Elmoniem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Morse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Heller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3956" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02323306v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3858" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Auguste Lambert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.01010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinkus Ralph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bohte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nelissen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Runge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3932" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ronot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vilgrain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. van Beers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3766" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25895" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauchy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mebarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laouirem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20160438" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059144v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nordsletten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.094301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Laistler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Dubuisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24549" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JNHQNHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lagadec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doblas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14140313" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059148v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dioguardi Burgio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14141210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3124-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094679" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magdalou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2014.04.035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FG1NLJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14132661" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3175" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZRPNR4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ginefri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darrasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802947" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Robb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266775v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robb" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023101v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mandon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886149v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547686v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klopotek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Artz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerstl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lefebvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486826v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pallierne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7590924" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Wan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard D&#8217;assignies" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Dantec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Martial Gilmus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#233;nez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valernst Gilmus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mandon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918156v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. van Beers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard&#160;e. van Beers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918157v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pragnere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gimenez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Essayan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357614v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Cowles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#232;nez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El-Kholti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112038" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>