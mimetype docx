--- v0 (2026-03-03)
+++ v1 (2026-04-14)
@@ -221,473 +221,473 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seul(s) avec le monde autour : récits de solitudes des coureurs de la Chartreuse Terminorum</w:t>
+                <w:t xml:space="preserve">“Being in time!”. From resonance to embodied experiences of time in ultra-trail and freediving sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.252.0175⟩</w:t>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2585490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324306v1</w:t>
+                <w:t xml:space="preserve">hal-05353113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Being in time!”. From resonance to embodied experiences of time in ultra-trail and freediving sports</w:t>
+                <w:t xml:space="preserve">From theory to practice: implementing Hartmut Rosa’s resonance? The example of the start zones in ultra-trail running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plard Mathilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2585490⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2585482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353113v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From theory to practice: implementing Hartmut Rosa’s resonance? The example of the start zones in ultra-trail running</w:t>
+                <w:t xml:space="preserve">Seul(s) avec le monde autour : récits de solitudes des coureurs de la Chartreuse Terminorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Plard Mathilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 55 (2), pp.175-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2585482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.252.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382456v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer avec les « limites ». Les expériences radicales des coureurs de la Chartreuse Terminorum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trail-Running and Ultramarathon: A Multidisciplinary Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Apports et complexités des méthodologies de recherche en management du sport, 147, pp.115-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.147.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324365v1</w:t>
+                <w:t xml:space="preserve">hal-04276757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trail-Running and Ultramarathon: A Multidisciplinary Scoping Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jouer avec les « limites ». Les expériences radicales des coureurs de la Chartreuse Terminorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.147.0115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04276757v1</w:t>
+                <w:t xml:space="preserve">hal-05324365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonner par le jeu : le cas de la Chartreuse Terminorum. Vers un modèle d’interactions dynamique en course de trail</w:t>
               </w:r>
@@ -1015,342 +1015,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir la distance ? Comment ethnographier le peloton d’une course d’ultra endurance radicale</w:t>
+                <w:t xml:space="preserve">Pour une archéologie du trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale d'ethnographie de l'EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Oct 2024, Aubervillers campus condorcet, France</w:t>
+              <w:t xml:space="preserve">Le trail et l'ultra trail, tout un monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEPSA, Nov 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821886v1</w:t>
+                <w:t xml:space="preserve">hal-04821891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie du trail</w:t>
+                <w:t xml:space="preserve">Tenir la distance ? Comment ethnographier le peloton d’une course d’ultra endurance radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le trail et l'ultra trail, tout un monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFEPSA, Nov 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Biennale d'ethnographie de l'EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Oct 2024, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821891v1</w:t>
+                <w:t xml:space="preserve">hal-04821886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire l'engagement. Analyse des essais des coureurs de la Chartreuse Terminorum.</w:t>
+                <w:t xml:space="preserve">XIIIe Colloque du Réseau des doctorants en études sportives (REDESP) - Sport et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AFS RT31, Paris, Gustave Eiffel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIIe Colloque du Réseau des doctorants en études sportives (REDESP) - Sport et Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648793v1</w:t>
+                <w:t xml:space="preserve">hal-03648803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XIIIe Colloque du Réseau des doctorants en études sportives (REDESP) - Sport et Europe</w:t>
+                <w:t xml:space="preserve">Ecrire l'engagement. Analyse des essais des coureurs de la Chartreuse Terminorum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Colloque du Réseau des doctorants en études sportives (REDESP) - Sport et Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire AFS RT31, Paris, Gustave Eiffel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648803v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Did not finish » : présentation et analyse de pratiques alternatives en trail running. L'exemple des courses de Chartreuse.</w:t>
               </w:r>
@@ -1980,51 +1980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en musique le trail : émotions sincères ou stratégie d’enchantement marchand ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2304,52 +2304,146 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04395731v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du trail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lancelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Sociologie du trail (DU Trail Running), UGA, Grenoble, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2417,51 +2511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FD1AA01"/>
+    <w:nsid w:val="72EF1DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2648,51 +2742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-lanceleve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3658-2300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272490504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324306v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lancelev&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585490" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plard Mathilde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585482" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maugendre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gateau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807368576-la-quete-dans-les-coulisses-de-la-chartreuse-terminorum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpadver-effigi.com/blog/in-situ-captures-traitements-des-donnees-et-situations-de-enquete/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soul&#233;-Bourneton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04395731v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAG015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-lanceleve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3658-2300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272490504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lancelev&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585490" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plard Mathilde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585482" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maugendre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gateau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807368576-la-quete-dans-les-coulisses-de-la-chartreuse-terminorum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpadver-effigi.com/blog/in-situ-captures-traitements-des-donnees-et-situations-de-enquete/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soul&#233;-Bourneton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04395731v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAG015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>