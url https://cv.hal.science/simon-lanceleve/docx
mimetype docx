--- v1 (2026-04-14)
+++ v2 (2026-05-04)
@@ -2511,51 +2511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72EF1DEA"/>
+    <w:nsid w:val="18FFF76B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>