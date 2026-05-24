--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -221,473 +221,473 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Being in time!”. From resonance to embodied experiences of time in ultra-trail and freediving sports</w:t>
+                <w:t xml:space="preserve">Seul(s) avec le monde autour : récits de solitudes des coureurs de la Chartreuse Terminorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2585490⟩</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 55 (2), pp.175-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.252.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353113v1</w:t>
+                <w:t xml:space="preserve">hal-05324306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From theory to practice: implementing Hartmut Rosa’s resonance? The example of the start zones in ultra-trail running</w:t>
+                <w:t xml:space="preserve">“Being in time!”. From resonance to embodied experiences of time in ultra-trail and freediving sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Plard Mathilde</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2585482⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2585490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382456v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seul(s) avec le monde autour : récits de solitudes des coureurs de la Chartreuse Terminorum</w:t>
+                <w:t xml:space="preserve">From theory to practice: implementing Hartmut Rosa’s resonance? The example of the start zones in ultra-trail running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plard Mathilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vol. 55 (2), pp.175-190. </w:t>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.252.0175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2585482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324306v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trail-Running and Ultramarathon: A Multidisciplinary Scoping Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jouer avec les « limites ». Les expériences radicales des coureurs de la Chartreuse Terminorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276757v1</w:t>
+                <w:t xml:space="preserve">hal-05324365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer avec les « limites ». Les expériences radicales des coureurs de la Chartreuse Terminorum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trail-Running and Ultramarathon: A Multidisciplinary Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Apports et complexités des méthodologies de recherche en management du sport, 147, pp.115-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.147.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324365v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonner par le jeu : le cas de la Chartreuse Terminorum. Vers un modèle d’interactions dynamique en course de trail</w:t>
               </w:r>
@@ -1015,342 +1015,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie du trail</w:t>
+                <w:t xml:space="preserve">Tenir la distance ? Comment ethnographier le peloton d’une course d’ultra endurance radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le trail et l'ultra trail, tout un monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFEPSA, Nov 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Biennale d'ethnographie de l'EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Oct 2024, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821891v1</w:t>
+                <w:t xml:space="preserve">hal-04821886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir la distance ? Comment ethnographier le peloton d’une course d’ultra endurance radicale</w:t>
+                <w:t xml:space="preserve">Pour une archéologie du trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale d'ethnographie de l'EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Oct 2024, Aubervillers campus condorcet, France</w:t>
+              <w:t xml:space="preserve">Le trail et l'ultra trail, tout un monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEPSA, Nov 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821886v1</w:t>
+                <w:t xml:space="preserve">hal-04821891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XIIIe Colloque du Réseau des doctorants en études sportives (REDESP) - Sport et Europe</w:t>
+                <w:t xml:space="preserve">Ecrire l'engagement. Analyse des essais des coureurs de la Chartreuse Terminorum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Colloque du Réseau des doctorants en études sportives (REDESP) - Sport et Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire AFS RT31, Paris, Gustave Eiffel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648803v1</w:t>
+                <w:t xml:space="preserve">hal-03648793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire l'engagement. Analyse des essais des coureurs de la Chartreuse Terminorum.</w:t>
+                <w:t xml:space="preserve">XIIIe Colloque du Réseau des doctorants en études sportives (REDESP) - Sport et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AFS RT31, Paris, Gustave Eiffel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIIe Colloque du Réseau des doctorants en études sportives (REDESP) - Sport et Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648793v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Did not finish » : présentation et analyse de pratiques alternatives en trail running. L'exemple des courses de Chartreuse.</w:t>
               </w:r>
@@ -1980,51 +1980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en musique le trail : émotions sincères ou stratégie d’enchantement marchand ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lancelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2511,51 +2511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18FFF76B"/>
+    <w:nsid w:val="096CBD16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2742,51 +2742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-lanceleve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3658-2300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272490504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lancelev&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585490" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plard Mathilde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585482" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maugendre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gateau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807368576-la-quete-dans-les-coulisses-de-la-chartreuse-terminorum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpadver-effigi.com/blog/in-situ-captures-traitements-des-donnees-et-situations-de-enquete/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soul&#233;-Bourneton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04395731v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAG015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-lanceleve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3658-2300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272490504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324306v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lancelev&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585490" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plard Mathilde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585482" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maugendre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gateau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807368576-la-quete-dans-les-coulisses-de-la-chartreuse-terminorum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpadver-effigi.com/blog/in-situ-captures-traitements-des-donnees-et-situations-de-enquete/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soul&#233;-Bourneton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04395731v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAG015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>