--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -223,823 +223,823 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05121991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABSD</w:t>
+                <w:t xml:space="preserve">Web development, expertise of the Web INTEgRation group in the Bioinformatic and Biostatistics Hub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juliette Bonche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapeaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Dieuaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Malesys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Logiciel</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Départementale du Département de Biologie Computationnelle de l'Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Annecy (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058103v1</w:t>
+                <w:t xml:space="preserve">pasteur-04609173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web development, expertise of the Web INTEgRation group in the Bioinformatic and Biostatistics Hub</w:t>
+                <w:t xml:space="preserve">AntiBody Sequence Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bonche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+                <w:t xml:space="preserve">Simon Malesys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chapeaublanc</w:t>
+                <w:t xml:space="preserve">Rachel Torchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Dieuaide</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Départementale du Département de Biologie Computationnelle de l'Institut Pasteur</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04609173v1</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.lqae171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqae171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04903201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypic effects of genetic variants associated with autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. L. Anney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Traut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02408-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03261138v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operative list of genes associated with autism and neurodevelopmental disorders based on database review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire S. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Linh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malesys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.103623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2021.103623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03261328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic detection of brain protein-coding genes under positive selection during primate evolution and their roles in cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malesys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.484-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.262113.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03325363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AntiBody Sequence Database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ABSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malesys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...353 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:13d4b88c62b536209f8ed6c02424e48c57c02ffa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claude Tabet</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03261328v1</w:t>
+                <w:t xml:space="preserve">hal-05058103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1194,51 +1194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altti Ilari Maarala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Muranen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Najm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bolelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malesys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13d4b88c62b536209f8ed6c02424e48c57c02ffa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04609173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapeaublanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04903201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261138v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. L. Anney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Traut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02408-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.262113.120" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Leblond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tabet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2021.103623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altti Ilari Maarala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Muranen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Najm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bolelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04609173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapeaublanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malesys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04903201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261138v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. L. Anney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Traut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02408-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Leblond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2021.103623" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.262113.120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13d4b88c62b536209f8ed6c02424e48c57c02ffa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>