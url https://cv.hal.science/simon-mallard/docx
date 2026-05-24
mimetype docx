--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Simon Mallard </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Simon MallardEnseignant-chercheur à l'Uco (MCF)Membre international du GRIDE</w:t>
+        <w:t xml:space="preserve">Simon MallardEnseignant-chercheur à l'Uco (MCF)Co-directeur du LIADES (Laboratoire international associé sur les directions d’établissements scolaires)Membre international du GRIDE (Groupe de recherche et d’intervention sur l’organisation du travail des directions d’établissement d’enseignement)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -116,508 +116,508 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes recherches s’intéressent à la professionnalisation des acteurs et à ce qui fait dispositif dans un environnement de travail et de formation en termes de transformation (apprentissage, développement de compétences, construction de l’expérience).Travaux sur la population des adjoints d'établissement scolaire en collaboration avec Gwenola Reto (Uco, LIRFE, GREE) et Rozenn Décret-Rouillard (Université Rennes 2, CREAD).Dans la continuité des travaux engagés dans la thèse, les recherches développées se donnent pour objectif d’analyser la construction de l’expérience subjective en formation d’adultes en s’intéressant notamment au rôle et à la place des émotions en formation et également au rire en formation (étude de cas de La Poste).</w:t>
+        <w:t xml:space="preserve">Mes recherches s’intéressent à la professionnalisation des directions d'établissement scolaire.Travaux sur la population des adjoints d'établissement scolaire en collaboration avec Gwenola Reto (Uco, LIRFE, GREE) et Rozenn Décret-Rouillard (Université Rennes 2, CREAD).Dans la continuité des travaux engagés dans la thèse, les recherches développées se donnent pour objectif d’analyser la construction de l’expérience subjective en formation d’adultes en s’intéressant notamment au rôle et à la place des émotions en formation et également au rire en formation (étude de cas de La Poste).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lost in coaching », Analyse critique d’un dispositif destiné aux personnels de direction</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Progin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 242, pp.99-110</w:t>
+              <w:t xml:space="preserve">, 2025, 242, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04990579v1</w:t>
+                <w:t xml:space="preserve">halshs-05016647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating the storm: Comparing experiences of school administrators in Quebec and France during the COVID-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Lost in coaching », Analyse critique d’un dispositif destiné aux personnels de direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Progin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Naimi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et francophonie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242, pp.99-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05466881v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04990579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Navigating the storm: Comparing experiences of school administrators in Quebec and France during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rivest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1122432ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05016647v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05466881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire preuve de présence à distance : la reconfiguration du travail des adjoints de direction d’établissement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les présences à distance en e-Formation, 324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -642,77 +642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjoints de direction d'établissement scolaire: la présence au défi du bien-être et de l'épanouissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57, pp.195-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -737,4601 +737,5016 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être engagé et s’engager dans la responsabilité d’adjoint d’établissement, le cas d’adjoints du privé sous contrat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 68</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.23665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04078328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des émotions en formation de managers, entre prescriptions et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Durat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (1), pp.13-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/savo.058.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03279302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux éthiques de la présence professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t>
+              <w:t xml:space="preserve">Éthique en éducation et en formation: Les Dossiers du GREE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1094520ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1094520ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03910389v1</w:t>
+                <w:t xml:space="preserve">hal-03953401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division du travail dans les établissements scolaires publics français du secondaire : la fonction des adjoints de direction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enjeux éthiques de la présence professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne en administration et politique de l’éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1094520ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1091097ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03702351v1</w:t>
+                <w:t xml:space="preserve">hal-03910389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’engagement dans la fonction d’adjoint d’établissement scolaire à l’exercice partagé du pouvoir et de l’autorité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Division du travail dans les établissements scolaires publics français du secondaire : la fonction des adjoints de direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue canadienne en administration et politique de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1091097ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850906v1</w:t>
+                <w:t xml:space="preserve">halshs-03702351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bride, La vie devant nous, Ivry-sur-Seine, L’Atelier, 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De l’engagement dans la fonction d’adjoint d’établissement scolaire à l’exercice partagé du pouvoir et de l’autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 222 (1)</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Autorité et pouvoir des personnels de direction, d’encadrement et de formation dans les politiques publiques contemporaines d’éducation, 49, pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05604716v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager les savoirs pour transformer nos métiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Patrice Bride, La vie devant nous, Ivry-sur-Seine, L’Atelier, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Croisement des savoirs et recherches coopératives, 225</w:t>
+              <w:t xml:space="preserve">, 2020, 222 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03020744v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un processus d'enquête à l'Université entre écrire, dire et décrire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Partager les savoirs pour transformer nos métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Moreira Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les écrits de travail en formation, 52</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Croisement des savoirs et recherches coopératives, 225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163588v1</w:t>
+                <w:t xml:space="preserve">halshs-03020744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un processus d'enquête à l'Université entre écrire, dire et décrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les écrits de travail en formation, 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fonction de conseil en évolution professionnelle à l’épreuve d’une ingénierie des parcours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le conseil en évolution professionnelle, HS n 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être et attitudes au travail des directions scolaires du public et du privé en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diriger à deux : dynamiques relationnelles et recomposition des rôles chez les directions d'établissement scolaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La direction dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
+              <w:t xml:space="preserve">13ème colloque du CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2026, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999194v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être des chefs et des adjoints d'établissement scolaire : des rapports de confiance et de complicité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orlane Le Quellec</w:t>
+                <w:t xml:space="preserve">Gouvernance et leadership des directions d'établissement scolaire en France et au Québec: résultats comparés d'une enquête par questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Hadchiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La direction scolaire dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
+              <w:t xml:space="preserve">93e Congrès de l'Acfas Colloque 536 - Au-delà des frontières : regard évolutif, élargi et croisé de l’administration de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2026, Trois Rivières (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999966v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces informels d'échange (CE-adjoints) à des espaces de discussion sur le travail : objectiver notre pouvoir d'agir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Retour sur un itinéraire professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Ravez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La direction dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du CELAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELAF, May 2026, Abidjan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999186v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une comparaison Québec-France du vécu des directions d'établissement d'enseignement public durant la pandémie de la COVID-19 : enjeux et risques pour la santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Naimi</w:t>
+                <w:t xml:space="preserve">Des espaces informels d'échange (CE-adjoints) à des espaces de discussion sur le travail : objectiver notre pouvoir d'agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ravez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La direction dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999223v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité relationnelle et espaces de tension: le cas des &amp;quot;couples&amp;quot; chef/adjoint dans les établissements scolaires français</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une comparaison Québec-France du vécu des directions d'établissement d'enseignement public durant la pandémie de la COVID-19 : enjeux et risques pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rivest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Education, éthique et économie: fondements d’une société plus juste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ucao/Uco, May 2025, Abidjan (Côte d'Ivoire), France</w:t>
+              <w:t xml:space="preserve">La direction dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05080613v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School Principals’ Challenge and Hindrance Demands : A Two-Sample Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bien-être et attitudes au travail des directions scolaires du public et du privé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERA Annual Meeting: Dismantling Racial Injustice and Constructing Educational Possibilities: A Call to Action.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AERA, Apr 2024, Philadelphia (USA), United States</w:t>
+              <w:t xml:space="preserve">La direction dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567565v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School Principals’ Challenge and Hindrance Demands: A Two-Sample Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andreanne Gélinas-Proulx</w:t>
+                <w:t xml:space="preserve">Le bien-être des chefs et des adjoints d'établissement scolaire : des rapports de confiance et de complicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERA 2024 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AERA, Apr 2024, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">La direction scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547382v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire preuve de présence à distance : la reconfiguration du travail des adjoints de direction des établissements scolaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Qualité relationnelle et espaces de tension: le cas des &amp;quot;couples&amp;quot; chef/adjoint dans les établissements scolaires français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international francophone de recherche en éducation et formation, Jul 2024, Fribourg (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque international « Education, éthique et économie: fondements d’une société plus juste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ucao/Uco, May 2025, Abidjan (Côte d'Ivoire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636105v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05080613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un dispositif d'accompagnement à destination de directions scolaires : ruptures ou continuités?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">School Principals’ Challenge and Hindrance Demands : A Two-Sample Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Progin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">AERA Annual Meeting: Dismantling Racial Injustice and Constructing Educational Possibilities: A Call to Action.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERA, Apr 2024, Philadelphia (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04085653v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au travail des directions et directions adjointes d’établissement scolaire en France et au Québec</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">School Principals’ Challenge and Hindrance Demands: A Two-Sample Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Gamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreanne Gélinas-Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">AERA 2024 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERA, Apr 2024, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04085645v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une centration sur l'individu au détriment du collectif: le cas du coaching des directions scolaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Progin</w:t>
+                <w:t xml:space="preserve">Faire preuve de présence à distance : la reconfiguration du travail des adjoints de direction des établissements scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se construire avec et dans le monde: part d'autrui, part et de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Biennale, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international francophone de recherche en éducation et formation, Jul 2024, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04215615v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principals versus Assistant Principals: The Interplay between Job Demands, Job Resources, and Basic Psychological Needs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Levasseur</w:t>
+                <w:t xml:space="preserve">Analyse d'un dispositif d'accompagnement à destination de directions scolaires : ruptures ou continuités?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Progin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AERA Annual Meeting: Interrogating consequential education research in pursuit of truth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AERA, Apr 2023, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04082914v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint de direction d’établissement scolaire français : un passage obligé pour devenir chef</w:t>
+                <w:t xml:space="preserve">Qualité de vie au travail des directions et directions adjointes d’établissement scolaire en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03660948v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire face aux incertitudes en contexte de crise : points de vue partagés des directions sur les formes d’assurance et ressources favorisant le maintien du BET</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Principals versus Assistant Principals: The Interplay between Job Demands, Job Resources, and Basic Psychological Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2023 AERA Annual Meeting: Interrogating consequential education research in pursuit of truth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERA, Apr 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660525v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04082914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adjoints d’établissement au risque de l’engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une centration sur l'individu au détriment du collectif: le cas du coaching des directions scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Progin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Mallard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Les dirigeants à l’épreuve du quotidien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Se construire avec et dans le monde: part d'autrui, part et de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Biennale, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864692v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04215615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions émotionnelles de l’activité managériale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Faire face aux incertitudes en contexte de crise : points de vue partagés des directions sur les formes d’assurance et ressources favorisant le maintien du BET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Durat</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque international de Didactique professionnelle. Symposium: Voies de développement des professionnels de l'encadrement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, France</w:t>
+              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697632v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium « Regards croisés sur la professionnalisation des dirigeants d’établissement scolaire ».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les adjoints d’établissement au risque de l’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les dirigeants à l’épreuve du quotidien. Le cas particulier des chefs d’établissement scolaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France, France</w:t>
+              <w:t xml:space="preserve">Colloque international Les dirigeants à l’épreuve du quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134535v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adjoints d’établissement au défi de l’engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adjoint de direction d’établissement scolaire français : un passage obligé pour devenir chef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Raffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dirigeants à l’épreuve du quotidien Le cas particulier des chefs d’établissement scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828197v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03660948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Labo, un dispositif collaboratif par et pour les professeurs des écoles : pratiques et effets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Symposium « Regards croisés sur la professionnalisation des dirigeants d’établissement scolaire ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire annuel du Labo (circo Les Sables d’Olonne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">Colloque Les dirigeants à l’épreuve du quotidien. Le cas particulier des chefs d’établissement scolaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851035v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport à la présence et bien-être des adjoints de direction d’établissement scolaire français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dimensions émotionnelles de l’activité managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Bertrand</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Durat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Groupe de recherche interrégionale sur l’organisation du travail des directions d’établissement d’enseignement au Québec (GRIDE) dans le cadre du 8e colloque du Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">6e Colloque international de Didactique professionnelle. Symposium: Voies de développement des professionnels de l'encadrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213157v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche écologique de la professionnalisation des adjoints d’établissement scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les adjoints d’établissement au défi de l’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque interdisciplinaire d’Anthropologie prospective : L’avenir. Critique, résistance et utopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Université Catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">Les dirigeants à l’épreuve du quotidien Le cas particulier des chefs d’établissement scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213147v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit d’une recherche action formation certifiante en direction d’adjoints d’établissements scolaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Labo, un dispositif collaboratif par et pour les professeurs des écoles : pratiques et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire/se faire - Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire annuel du Labo (circo Les Sables d’Olonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03357592v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance, émotions et travail pédagogique : de l'engagement à l'apprentissage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rapport à la présence et bien-être des adjoints de direction d’établissement scolaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doc en Stock webinaire n° 15 organisé par le réseau des Centres Ressources Illettrisme &amp; Analphabétisme dans le cadre du projet « Doc en stock saison 3 ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Orléans, France</w:t>
+              <w:t xml:space="preserve">Symposium du Groupe de recherche interrégionale sur l’organisation du travail des directions d’établissement d’enseignement au Québec (GRIDE) dans le cadre du 8e colloque du Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851069v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d’acteurs de l’alternance et relation à l’œuvre.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pour une approche écologique de la professionnalisation des adjoints d’établissement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire thématique du PRFA : Règles de métier, relation à l’œuvre et coopération en formation par alternance : La mise en scène d’une activité professionnelle comme pédagogie de l’ouvrage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Tours, France</w:t>
+              <w:t xml:space="preserve">colloque interdisciplinaire d’Anthropologie prospective : L’avenir. Critique, résistance et utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Université Catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851050v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise au travail des intuitions dans la conduite d’entretiens de bilan de compétences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Récit d’une recherche action formation certifiante en direction d’adjoints d’établissements scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque international de didactique professionnelle. Former et développer l’intelligence professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Faire/se faire - Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851009v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03357592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation à vue et embarquement incertain : développement professionnel d'enseignants chercheurs intérimaires et novices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Confiance, émotions et travail pédagogique : de l'engagement à l'apprentissage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Doc en Stock webinaire n° 15 organisé par le réseau des Centres Ressources Illettrisme &amp; Analphabétisme dans le cadre du projet « Doc en stock saison 3 ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495769v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'injonction à exprimer ses émotions : quand les sujets deviennent objets des organisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Parcours d’acteurs de l’alternance et relation à l’œuvre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation (re)saisie par les sciences : l'applicationnisme et ses enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFPHIED, Jul 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire thématique du PRFA : Règles de métier, relation à l’œuvre et coopération en formation par alternance : La mise en scène d’une activité professionnelle comme pédagogie de l’ouvrage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163593v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réciprocité, intersubjectivité et prendre (trop) soin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La mise au travail des intuitions dans la conduite d’entretiens de bilan de compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Philosophie de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">5e colloque international de didactique professionnelle. Former et développer l’intelligence professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163602v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un processus d’enquête à l’Université. Le cas des enseignants novices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Navigation à vue et embarquement incertain : développement professionnel d'enseignants chercheurs intérimaires et novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Sanojca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences humaines et sociales à l'épreuve du terrain. Logique d'enquête, approches narratives et dynamiques coopératives depuis l'école de Chicago</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours; EES EA 7505 - Education Ethique Santé; CITERES UMR 7324 - CItés, TERritoires, Environnement et Sociétés, Nov 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942163v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions et formation de personnes en situation d’illettrisme, une question d’ouverture en formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'injonction à exprimer ses émotions : quand les sujets deviennent objets des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme rencontre départementale sur l'Illettrisme (CRIA 45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">L'éducation (re)saisie par les sciences : l'applicationnisme et ses enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFPHIED, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01698427v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laugh in training situations and its links with professionalization of managers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Réciprocité, intersubjectivité et prendre (trop) soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Conference for Vocational and Education and Culture - research network "Vocational education, citizenship and participation: Problematizing relations between education, work and politics from contemporary and historical perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire de Philosophie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01698423v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions éthiques et méthodologiques des recherches doctorales en CIFRE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un processus d’enquête à l’Université. Le cas des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Je, Tu, Il(s) » à l’Université Rennes 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les sciences humaines et sociales à l'épreuve du terrain. Logique d'enquête, approches narratives et dynamiques coopératives depuis l'école de Chicago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours; EES EA 7505 - Education Ethique Santé; CITERES UMR 7324 - CItés, TERritoires, Environnement et Sociétés, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506404v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Places et interactions entre le sujet et l'objet de recherche : entre implication et (dés)engagement, entre &amp;quot; ruses &amp;quot; et &amp;quot; bricolages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Émotions et formation de personnes en situation d’illettrisme, une question d’ouverture en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche et le politique en éducation : enjeux et débats dans le monde francophone. 82e congrès de l'ACFAS : convergence et créativité.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, France</w:t>
+              <w:t xml:space="preserve">6eme rencontre départementale sur l'Illettrisme (CRIA 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01070266v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01698427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions éthiques et méthodologiques des recherches doctorales en CIFRE.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laugh in training situations and its links with professionalization of managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Je, Tu, Il(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 22nd Conference for Vocational and Education and Culture - research network "Vocational education, citizenship and participation: Problematizing relations between education, work and politics from contemporary and historical perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02068661v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01698423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions socioaffectives en formation : éléments théoriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Places et interactions entre le sujet et l'objet de recherche : entre implication et (dés)engagement, entre &amp;quot; ruses &amp;quot; et &amp;quot; bricolages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Mar 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">La recherche et le politique en éducation : enjeux et débats dans le monde francophone. 82e congrès de l'ACFAS : convergence et créativité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05604758v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training managers: a case study of a French corporate university</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Réflexions éthiques et méthodologiques des recherches doctorales en CIFRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dziedziczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Je, Tu, Il(s) » à l’Université Rennes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01698455v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction identitaire et apprentissage expérientiel : transmission, réflexivité et prise en compte des émotions chez les managers de La Poste Courrier.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Réflexions éthiques et méthodologiques des recherches doctorales en CIFRE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dziedziczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">« Je, Tu, Il(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00803197v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’étude d’un dispositif de formation : entre recherche et action.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les dimensions socioaffectives en formation : éléments théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des partenaires - Master SIFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Mar 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02068667v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sentiment même de soi&amp;quot; : émotions, réflexivité et apprentissage expérientiel. Du projet au projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Training managers: a case study of a French corporate university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Mar 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">7th European Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05604749v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01698455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un dispositif de formation destiné à des managers de La Poste Courrier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le sentiment même de soi&amp;quot; : émotions, réflexivité et apprentissage expérientiel. Du projet au projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience et Professionnalisation dans les champs de la formation, de l’éducation et du travail ; état des lieux et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIREL; Université Lille 1; Université Lille 3, Sep 2012, Villeneuve d'Asq, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Mar 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01083728v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’étude d’un dispositif de formation : entre recherche et action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des partenaires - Master SIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction identitaire et apprentissage expérientiel : transmission, réflexivité et prise en compte des émotions chez les managers de La Poste Courrier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’un dispositif de formation destiné à des managers de La Poste Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience et Professionnalisation dans les champs de la formation, de l’éducation et du travail ; état des lieux et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIREL; Université Lille 1; Université Lille 3, Sep 2012, Villeneuve d'Asq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01083728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction identitaire et apprentissage expérientiel : transmission, réflexivité et prise en compte des émotions chez les managers de La Poste Courrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Transmettre ? Colloque international du CNAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01698457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5341,134 +5756,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les directions d'établissement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Pédagogies en développement, Jean-Marie-De Ketele, 978-2-8073-7291-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5478,787 +5893,787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement des adjoints de direction d’établissement scolaire public et privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les directions d’établissement scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.109-128, 2026, Pédagogies en développement, 978-2-8073-7291-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface tome 1 : Enseigner le management en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05423215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Commodisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le métier d'étudiant: entre accélérations et décélérations nécessaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer. </w:t>
+              <w:t xml:space="preserve">Chronique Sociale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.661-664, 2023, 978-3-031-25909-8</w:t>
+              <w:t xml:space="preserve">La relation à autrui en régime numérique. Sentir, apprendre et exister</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.110-120, 2023, Comprendre la société, 978-2-36717-922-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04198941v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former à l’enseignement en temps de crise : vulnérabilités et ressources des étudiants MEEF à l’IFUCOME</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emotional Commodisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Le Bord de l'eau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance(s) et jeunesse(s) vulnérabilisée(s) : un nouveau défi éducatif ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-95, 2023, 9782356879493</w:t>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.661-664, 2023, 978-3-031-25909-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04199209v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04198941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métier d'étudiant: entre accélérations et décélérations nécessaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Se former à l’enseignement en temps de crise : vulnérabilités et ressources des étudiants MEEF à l’IFUCOME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Noël-Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Chronique Sociale. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La relation à autrui en régime numérique. Sentir, apprendre et exister</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.110-120, 2023, Comprendre la société, 978-2-36717-922-3</w:t>
+              <w:t xml:space="preserve">Enfance(s) et jeunesse(s) vulnérabilisée(s) : un nouveau défi éducatif ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-95, 2023, 9782356879493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04225407v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche écologique de la professionnalisation des adjoints d'établissement scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’avenir – Critique, résistance, utopie et qui vient mettre au travail la question du devenir humain dans la période contemporaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi de la présence chez les adjoints de direction de l'enseignement privé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence et numérique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bord de l'eau, pp.87-106, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchandisation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Wulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’avenir – Contributions à une anthropologie prospective.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.349-354, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02898855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6268,215 +6683,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des émotions en formation : l’exemple d’une recherche doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01698444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement tutoral entre formateurs et émotions professionnelles partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01698441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude d’un dispositif de formation : entre recherche et action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01167475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6486,114 +6901,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle des dimensions émotionnelles et socioaffectives dans les dispositifs de formation. Le cas de « l’École des Managers », université d’entreprise à La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Rennes 2, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01930056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6661,51 +7076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD4B0BE3"/>
+    <w:nsid w:val="A7E05E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6892,51 +7307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-mallard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170843556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn D&#233;cret-Rouillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Naimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rivest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122432ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Durat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.058.0013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094520ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091097ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Moreira Cunha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Le Quellec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Levasseur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poirel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Gamelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Raffi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Lechat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doublet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dziedziczak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199209v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice No&#235;l-Lepelletier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaplace" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898855v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wulf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698444v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01930056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-mallard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170843556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn D&#233;cret-Rouillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Naimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rivest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122432ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.23665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Durat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.058.0013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094520ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091097ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Moreira Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Le Quellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Hadchiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Somda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Levasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Gamelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Lechat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Raffi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doublet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dziedziczak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803197v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice No&#235;l-Lepelletier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaplace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wulf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01930056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>