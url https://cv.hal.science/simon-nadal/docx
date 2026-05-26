--- v0 (2026-03-05)
+++ v1 (2026-05-26)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-driven post-translational installation of reactive protein side chains</w:t>
+                <w:t xml:space="preserve">Hybrid Screening Approach for Very Small Fragments: X-ray and Computational Screening on FKBP51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Josephson</w:t>
+                <w:t xml:space="preserve">Sebastian Draxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Fehl</w:t>
+                <w:t xml:space="preserve">Margit Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Isenegger</w:t>
+                <w:t xml:space="preserve">Christian Eickmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Wright</w:t>
+                <w:t xml:space="preserve">Herbert Nar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 585 (7826), pp.530-537. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (11), pp.5856-5864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2733-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085267v1</w:t>
+                <w:t xml:space="preserve">hal-05085247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Screening Approach for Very Small Fragments: X-ray and Computational Screening on FKBP51</w:t>
+                <w:t xml:space="preserve">Light-driven post-translational installation of reactive protein side chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Draxler</w:t>
+                <w:t xml:space="preserve">Brian Josephson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margit Bauer</w:t>
+                <w:t xml:space="preserve">Charlie Fehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Eickmeier</w:t>
+                <w:t xml:space="preserve">Patrick Isenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Nar</w:t>
+                <w:t xml:space="preserve">Tom Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (11), pp.5856-5864. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 585 (7826), pp.530-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085247v1</w:t>
+                <w:t xml:space="preserve">hal-05085267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic post-translational modification of histones</w:t>
               </w:r>
@@ -1299,51 +1299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Meneghelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Davidson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gineste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El Guermah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche-Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC05968A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Langerhorst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Baerenfaenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purva Kulkarni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charissa Wijnands" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2023-1189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Lechner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ian P. Malgapo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gr&#228;tz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Steimbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01015-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayya Noori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonifay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-156898" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Josephson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Fehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Isenegger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wright" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2733-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Draxler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Bauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eickmeier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Nar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00120" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Raj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabaz Mohammed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2018.02.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Meneghelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Davidson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gineste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El Guermah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche-Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC05968A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Langerhorst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Baerenfaenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purva Kulkarni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charissa Wijnands" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2023-1189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Lechner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ian P. Malgapo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gr&#228;tz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Steimbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01015-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayya Noori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonifay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-156898" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Draxler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Bauer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eickmeier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Nar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00120" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Josephson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Fehl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Isenegger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wright" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2733-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Raj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabaz Mohammed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2018.02.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>