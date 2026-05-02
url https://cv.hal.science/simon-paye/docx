--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1649,51 +1649,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vies ouvrières au tempo de l’entreprise ?</w:t>
+                <w:t xml:space="preserve">Un espace productif et ses groupes sociaux : les mondes ouvriers à Bata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Paye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mathieu</w:t>
@@ -1711,75 +1711,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bataville (1931-2001). Ville-usine de la chaussure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2023, La Pierre et l'écrit, 978-2-7061-5223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534308v1</w:t>
+                <w:t xml:space="preserve">hal-04534301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace productif et ses groupes sociaux : les mondes ouvriers à Bata</w:t>
+                <w:t xml:space="preserve">Des vies ouvrières au tempo de l’entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Paye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mathieu</w:t>
@@ -1797,51 +1797,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bataville (1931-2001). Ville-usine de la chaussure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2023, La Pierre et l'écrit, 978-2-7061-5223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534301v1</w:t>
+                <w:t xml:space="preserve">hal-04534308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le confinement a-t-il exacerbé les inégalités face au temps ?</w:t>
               </w:r>
@@ -3581,51 +3581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Balaban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Perutka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Savi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Herman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859022000402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9319" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03508544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.124.0097" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.053.0020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904116672469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Marchika" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zamith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3238" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.03.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2010.935979" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.079.0124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-FDG23KF0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2079/9782706152238/bataville-1931-2001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18627" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02388014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962776v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colombi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707529v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deffontaines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Smessaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulayoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Balaban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Perutka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Savi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Herman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859022000402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9319" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03508544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.124.0097" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.053.0020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904116672469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Marchika" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zamith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3238" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.03.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2010.935979" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.079.0124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-FDG23KF0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2079/9782706152238/bataville-1931-2001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18627" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02388014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962776v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colombi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707529v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deffontaines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Smessaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulayoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>