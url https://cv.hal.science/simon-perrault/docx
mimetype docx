--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,580 +217,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI Agents and the Future of Deliberation: Designing Human-AI Collaboration for Democratic Dialogue</w:t>
+                <w:t xml:space="preserve">Sword and Shield: Uses and Strategies of LLMs in Navigating Disinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyu Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Perrault</w:t>
+                <w:t xml:space="preserve">Gionnieve Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaxin Pei</w:t>
+                <w:t xml:space="preserve">Bryan Cheng Zhengyu Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna De Liddo</w:t>
+                <w:t xml:space="preserve">Kellie Yu Hui Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Hui Chew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI EA '26: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">The 29th ACM Conference on Computer-Supported Cooperative Work and Social Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2026, Salt Lake City (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469979v1</w:t>
+                <w:t xml:space="preserve">hal-05559103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Social Building Assistant (SSoBA): Transforming Energy Use via Digital Twins, Environmental Sensing and Occupant Behaviour Change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AI Agents and the Future of Deliberation: Designing Human-AI Collaboration for Democratic Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Chewon</w:t>
+                <w:t xml:space="preserve">Weiyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunyi Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kwan Wei Lek</w:t>
+                <w:t xml:space="preserve">Jiaxin Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna De Liddo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAAD Futures 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI EA '26: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467469v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Performance and Usage of Input Methods for Soft Keyboard Hotkeys</w:t>
+                <w:t xml:space="preserve">Sustainable Social Building Assistant (SSoBA): Transforming Energy Use via Digital Twins, Environmental Sensing and Occupant Behaviour Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Fennedy</w:t>
+                <w:t xml:space="preserve">Frederick Peter Ortner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+                <w:t xml:space="preserve">Sezgi Yalcinkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyowon Lee</w:t>
+                <w:t xml:space="preserve">Han Chewon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwan Wei Lek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3379503.3403552⟩</w:t>
+              <w:t xml:space="preserve">CAAD Futures 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25442/hku.29365262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640772v3</w:t>
+                <w:t xml:space="preserve">hal-05467469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Pointing Techniques for Eyewear Using a Simulated Pedestrian Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Performance and Usage of Input Methods for Soft Keyboard Hotkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Zakaria</w:t>
+                <w:t xml:space="preserve">Katherine Fennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyowon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.625-646, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Oldenburg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31219/osf.io/ktuy4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3379503.3403552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272539v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640772v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Moderation and Opinion Heterogeneity on Attitude towards the Online Deliberation Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2019 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -818,516 +809,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Comparative Study of Pointing Techniques for Eyewear Using a Simulated Pedestrian Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wonjung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.625-646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31219/osf.io/ktuy4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Promesses et contraintes de la joaillerie numérique interactive : Un aperçu de l'état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'11 (Conference Internationale Francophone sur I'Interaction Homme-Machine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Group Conversational Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunyi Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Batteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Ho Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remini: Leveraging Technology-mediated Mutual Reminiscence for Promoting Positive Affect and Feeling of Connectedness among Loved Ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoqun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunyi Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Xuan, Donovan Seow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tangi Perrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (7), pp.1-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3757650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Older Adults Integrate Digital Health Technology Into Their Everyday Lives: The Role of Basic Psychological Needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Yee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice Kwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janelle Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guan Peng Loy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Yin Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/hbe2/9711661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iffy-Or-Not: Critically Evaluating Potential Misinformation With Fallacy Detection and Socratic Questioning Using LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gionnieve Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3771935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1337,131 +1612,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Users' Attention using LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1608,51 +1883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoqun Jiang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyi Yeo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Herremans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791370" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyu Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Pei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De Liddo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Peter Ortner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezgi Yalcinkaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chewon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Wei Lek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25442/hku.29365262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02640772v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403552" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Zakaria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonjung Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/ktuy4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300247" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xuan, Donovan Seow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tangi Perrault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Yee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Kwok" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Ng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Peng Loy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yin Ng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hbe2/9711661" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionnieve Lim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3771935" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoqun Jiang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyi Yeo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Herremans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791370" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionnieve Lim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cheng Zhengyu Tan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie Yu Hui Sim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyan Shi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Chew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyu Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Pei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De Liddo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Peter Ortner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezgi Yalcinkaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chewon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Wei Lek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25442/hku.29365262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02640772v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300247" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Zakaria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonjung Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/ktuy4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Batteman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hsieh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Kim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xuan, Donovan Seow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tangi Perrault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757650" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Yee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Kwok" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Ng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Peng Loy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yin Ng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hbe2/9711661" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3771935" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>