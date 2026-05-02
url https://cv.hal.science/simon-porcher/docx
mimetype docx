--- v0 (2026-03-25)
+++ v1 (2026-05-02)
@@ -66,3350 +66,3484 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy and Regulation Narratives of Artificial Intelligence: A Comparative Study</w:t>
+                <w:t xml:space="preserve">Investigating the analytical robustness of the social and behavioural sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+                <w:t xml:space="preserve">Balazs Aczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dutot</w:t>
+                <w:t xml:space="preserve">Barnabas Szaszi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Porcher</w:t>
+                <w:t xml:space="preserve">Harry Clelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. T. Tran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marton Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Holzmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54695/sim.243.0081⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 652 (8108), pp.135-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09844-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155216v1</w:t>
+                <w:t xml:space="preserve">hal-05576956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation digitale des services publics locaux et valeur publique : une étude de cas sur la santé et la formation professionnelle en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Policy and Regulation Narratives of Artificial Intelligence: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Beuve</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T. Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmp.pr1.0007⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.81-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.243.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368289v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The world needs a COP for water like the one for climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transformation digitale des services publics locaux et valeur publique : une étude de cas sur la santé et la formation professionnelle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cristofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefina Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-024-01085-6⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pub. anticipées, pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.pr1.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707385v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global diffusion of COVID ‐19 policies: The role of geographic, institutional, and cultural cues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The world needs a COP for water like the one for climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shui‐yan Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policy Studies Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psj.12514⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 628 (8008), pp.502-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-024-01085-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368259v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation digitale des territoires : enjeux, freins et leviers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Global diffusion of COVID ‐19 policies: The role of geographic, institutional, and cultural cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shui‐yan Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmp.114.0006⟩</w:t>
+              <w:t xml:space="preserve">Policy Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psj.12514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368262v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID ‐19 emergency policies, financial security, and social equity: Worldwide evidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transformation digitale des territoires : enjeux, freins et leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oriane Maille-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Administration Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/puar.13652⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 11 / N° 4 (4), pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.114.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368260v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset of governments’ economic responses to COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.109021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economics of street-level prostitution in Paris during the ‘Belle Epoque’ (1870-1914)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">COVID ‐19 emergency policies, financial security, and social equity: Worldwide evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shui‐yan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Maille-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2020.1827135⟩</w:t>
+              <w:t xml:space="preserve">Public Administration Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (5), pp.1300-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/puar.13652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370248v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Design for COVID ‐19: Worldwide Evidence on the Efficacies of Early Mask Mandates and Other Policy Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shui‐yan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunji Emily Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Administration Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 81 (6), pp.1157-1182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/puar.13426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social distancing beliefs and human mobility: Evidence from Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The economics of street-level prostitution in Paris during the ‘Belle Epoque’ (1870-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Frondizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246949⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (10), pp.1163-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2020.1827135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205158v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response2covid19, a dataset of governments’ responses to COVID-19 all around the world</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Social distancing beliefs and human mobility: Evidence from Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-00757-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0246949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03131326v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Framework Agreements and Trade Unions as Monitoring Agents in Transnational Corporations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 165 (3), pp.517-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10551-019-04115-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarifs discriminants et monopoles de l’eau potable : une analyse de la réaction des consommateurs face aux distorsions du signal-prix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Response2covid19, a dataset of governments’ responses to COVID-19 all around the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0144⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-00757-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110725v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture and the Quality of Government</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tarifs discriminants et monopoles de l’eau potable : une analyse de la réaction des consommateurs face aux distorsions du signal-prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Administration Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/puar.13106⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (4), pp.461-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02387525v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel taxes and consumer behaviour: a Markov-switching approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Culture and the Quality of Government</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Global Energy Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJGEI.2018.092306⟩</w:t>
+              <w:t xml:space="preserve">Public Administration Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/puar.13106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145827v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Pollitt , Advanced Introduction to Public Management and Administration, ( Cheltenham: Edward Elgar Publishing, 2016 ) 192 pp. $23.80 (paper), ISBN: 9781784712334 .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fuel taxes and consumer behaviour: a Markov-switching approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Administration Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/puar.12928⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Global Energy Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1/2/3/4), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJGEI.2018.092306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145794v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity change and its drivers for the Chilean water companies: A comparison of full private and concessionary companies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christopher Pollitt , Advanced Introduction to Public Management and Administration, ( Cheltenham: Edward Elgar Publishing, 2016 ) 192 pp. $23.80 (paper), ISBN: 9781784712334 .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Maziotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.02.227⟩</w:t>
+              <w:t xml:space="preserve">Public Administration Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (2), pp.321-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/puar.12928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145824v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of regulation on English and Welsh water-only companies: an input-distance function approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Productivity change and its drivers for the Chilean water companies: A comparison of full private and concessionary companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Molinos-Senante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Maziotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9345-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.908-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.02.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146495v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘hidden costs’ of water provision: New evidence from the relationship between contracting-out and price in French water public services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of regulation on English and Welsh water-only companies: an input-distance function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Molinos-Senante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Maziotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilities Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (20), pp.16994-17005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9345-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002309v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumps and volatility dynamics in agricultural commodity spot prices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The ‘hidden costs’ of water provision: New evidence from the relationship between contracting-out and price in French water public services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Utilities Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.166-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01656434v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The welfare costs of non-marginal water pricing: evidence from the water only companies in England and Wales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jumps and volatility dynamics in agricultural commodity spot prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Homayoun Boroumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Molinos-Senante</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Water Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1573062X.2017.1325494⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (40), pp.4035 - 4054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2016.1273507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145826v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk minimisation: the failure of electricity intra-day forward contracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Homayoun Boroumand</w:t>
+                <w:t xml:space="preserve">The welfare costs of non-marginal water pricing: evidence from the water only companies in England and Wales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Goutte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Porcher</w:t>
+                <w:t xml:space="preserve">Alexandros Maziotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Molinos-Senante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Global Energy Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJGEI.2017.086847⟩</w:t>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (9), pp.947-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1573062X.2017.1325494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145820v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither Market Nor Hierarchy: Concurrent Sourcing in Water Public Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Risk minimisation: the failure of electricity intra-day forward contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Homayoun Boroumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Administration Research and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jopart/muw037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Global Energy Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (5), pp.335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJGEI.2017.086847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145812v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric evidence of gasoline price responses in France: A Markov-switching approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Neither Market Nor Hierarchy: Concurrent Sourcing in Water Public Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2015.09.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Administration Research and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.800-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jopart/muw037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02145806v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedging strategies in energy markets: The case of electricity retailers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Asymmetric evidence of gasoline price responses in France: A Markov-switching approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Homayoun Boroumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2015.06.021⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.467-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2015.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01194750v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CONDITIONAL MARKOV REGIME SWITCHING MODEL TO STUDY MARGINS: APPLICATION TO THE FRENCH FUEL RETAIL MARKETS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Hedging strategies in energy markets: The case of electricity retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Homayoun Boroumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Studies Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15173/esr.v21i2.2771⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.503-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2015.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148309v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01194750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation evidence in the dynamics of agricultural commodity prices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A CONDITIONAL MARKOV REGIME SWITCHING MODEL TO STUDY MARGINS: APPLICATION TO THE FRENCH FUEL RETAIL MARKETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Homayoun Boroumand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504851.2014.922742⟩</w:t>
+              <w:t xml:space="preserve">Energy Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15173/esr.v21i2.2771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145832v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of margins in French retail gasoline markets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Correlation evidence in the dynamics of agricultural commodity prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Homayoun Boroumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (15), pp.1050-1053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504851.2014.907472⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (17), pp.1238-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2014.922742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145829v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and equity in two-part tariffs: the case of residential water rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The determinants of margins in French retail gasoline markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (15), pp.1050-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2014.907472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01985238v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une estimation des coûts d'efficience des tarifs actuels des services publics de l'eau en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficiency and equity in two-part tariffs: the case of residential water rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (5), pp.539-555</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01896879v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency in the public and private French water utilities: prospects for benchmarking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une estimation des coûts d'efficience des tarifs actuels des services publics de l'eau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2013.857002⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.643.0551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01898160v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE, parties prenantes et événements rares : le cas de deux marées noires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficiency in the public and private French water utilities: prospects for benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Lannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsg.253.0115⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (5), pp.556 - 572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2013.857002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882505v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01898160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion Publique ou Privée ? Un benchmarking des services d’eau en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RSE, parties prenantes et événements rares : le cas de deux marées noires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.5464⟩</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 253 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.253.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01886986v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion Publique ou Privée ? Un benchmarking des services d’eau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le lannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 140, pp.19 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.5464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01886986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a stakeholder society: Stakeholder theory vs theory of civil society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bonnafous-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (4), pp.205-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/emr.2010.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3419,1482 +3553,1482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apps and downs: Cross-Country Variations in the Success of Contact-Tracing Technology (Best Paper)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Algorithms and ethics: Evidence from two HR algorithms developed by a major French digital company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOM Annual Meeting Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Seattle, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736727v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04012378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and ethics: Evidence from two HR algorithms developed by a major French digital company</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apps and downs: Cross-Country Variations in the Success of Contact-Tracing Technology (Best Paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Academy of Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AOM Annual Meeting Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMBPP.2022.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04012378v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subtle role of governments in the development of artificial intelligence: Evidence from the OECD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIEK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apps and downs: Cross-country variations in the success of contact-tracing technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Kinship and the origins of the quality of government</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LUISS Seminar 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Roma, Italy</w:t>
+              <w:t xml:space="preserve">American Society for Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403947v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinship and the origins of the quality of government</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apps and downs: Cross-country variations in the success of contact-tracing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Public Administration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">LUISS Seminar 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251973v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Artificial intelligence capabilities and readiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral institutions and the quality of government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Management Research Conference, UNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chapel Hill, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public versus private management in water public services: Taking stock, looking ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on the Regulation of Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public-private partnerships adoption: Role of performance gap and public manager’s aspiration levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP, Université Paris I Panthéon-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Still waters run deep: remunicipalizations, privatizations or when local governments disrupt the status quo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMBAM, IPAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Framework Agreements and the Control of Global Value Chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les accords-cadres internationaux ou les syndicats comme acteur de la surveillance dans les firmes multinationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Ilera World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque international du CRIMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02148668v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture and the quality of government</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Still waters run deep: remunicipalizations, privatizations or when local governments disrupt the status quo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chabrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Management Research Conference, Lee Kuan Yew School of Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">VSLP conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251995v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02149275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Still waters run deep: remunicipalizations, privatizations or when local governments disrupt the status quo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Culture and the quality of government</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Saussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSLP conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Public Management Research Conference, Lee Kuan Yew School of Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02149275v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords-cadres internationaux ou les syndicats comme acteur de la surveillance dans les firmes multinationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Global Framework Agreements and the Control of Global Value Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du CRIMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">18th Ilera World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02148676v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte et analyse de données avec SPSS et R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41177-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing the Challenges of Water Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Saussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données avec SPSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4904,1498 +5038,1498 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délégations de service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGPDE, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent Sourcing in Public Services: Theory, Evidence and Future Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lavit D’ Hautefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facing the Challenges of Water Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-28, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98515-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France: In Hot Water? Issues at Stake in the Regulation of French Water Public Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction - Facing the Challenges of Water Governance: Moving from the Public Versus Private Debate to Other (At Least) Equally Important Governance Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Saussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facing the Challenges of Water Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.111-132, 2019</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-28, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145882v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Facing the Challenges of Water Governance: Moving from the Public Versus Private Debate to Other (At Least) Equally Important Governance Issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">France: In Hot Water? Issues at Stake in the Regulation of French Water Public Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane S. Saussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facing the Challenges of Water Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-28, 2019</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.111-132, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145884v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIDEWALK'S QUEENS &amp;quot;: THE ECONOMICS OF POPULAR PROSTITUTIONS IN FIN-DE- SIÈCLE PARIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frondizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of the Economics of Prostitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and ICT capital input : empirical evidence from 10 OECD countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Innovation and Regulatory Outcomes : Evidence from the Public-Private Contracts for Water Supply in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehmet Ugur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governance, Regulation and Innovation : Theory and Evidence from Firms and Nations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar, pp.182-196, 2013</w:t>
+              <w:t xml:space="preserve">Governance, Regulation and Innovation : Theory and Evidence from Firms and Nations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.216-236, 2013, 978 1 78254 065 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02060854v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and Regulatory Outcomes : Evidence from the Public-Private Contracts for Water Supply in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Regulation and ICT capital input : empirical evidence from 10 OECD countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehmet Ugur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governance, Regulation and Innovation : Theory and Evidence from Firms and Nations </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.216-236, 2013, 978 1 78254 065 6</w:t>
+              <w:t xml:space="preserve">Governance, Regulation and Innovation : Theory and Evidence from Firms and Nations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, pp.182-196, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590818v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02060854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sources of Researcher Variation in Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Huntington-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Pörtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubraj Acharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matus Adamkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joop Adema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel dataset of governments' responses to COVID-19 all around the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02567283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel dataset of governments' responses to COVID-19 all around the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02865150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contagion&amp;quot;: The determinants of governments' public health responses to COVID-19 all around the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02567286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Contracting for the Provision of Public Services Decrease Prices? Evidence from French Water Public Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Water Taxes and Consumer Behavior in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145863v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Sourcing in Local Public Services: Theory, Evidence and Avenues for Future Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Qui sont les Gilets jaunes ? Une étude sur les dix plus grandes villes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02408513v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les Gilets jaunes ? Une étude sur les dix plus grandes villes françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does Contracting for the Provision of Public Services Decrease Prices? Evidence from French Water Public Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357802v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Taxes and Consumer Behavior in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Concurrent Sourcing in Local Public Services: Theory, Evidence and Avenues for Future Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145848v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02408513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La satisfaction des usagers des services publics locaux : une étude sur les 10 plus grandes villes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Goumiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02408525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economics of Street-level Prostitution In Paris during “La Belle Epoque” (1870-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frondizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conditional Markov Regime Switching Model to Study Margins: Application to the French Fuel Retail Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Homayoun Boroumand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6405,151 +6539,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accords-cadres internationaux : étude comparative des ACI conclus par les entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Phé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Servel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IAE Paris; Université Paris Dauphine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6559,105 +6693,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix Organisationnels et Performance des Services Publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris 1 IAE de Paris, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01964301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6804,51 +6938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0081" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cristofini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Gimenez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-01085-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian An" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui&#8208;yan Tang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psj.12514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Maille-Lefranc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1827135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunji Emily Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13426" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246949" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00757-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04115-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGEI.2018.092306" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.12928" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Molinos-Senante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Maziotis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.227" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9345-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Homayoun Boroumand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1273507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Molinos-Senante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2017.1325494" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGEI.2017.086847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jopart/muw037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.09.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64QLS6R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Homayoun Boroumand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.06.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v21i2.2771" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.922742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.907472" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.643.0551" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Lannier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.857002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le&#160;lannier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5464" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/emr.2010.14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ1N5TRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.295" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saussier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chabrost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Saussier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lavit D&#8217; Hautefort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98515-2_1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145884v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01590818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Huet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-05187084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Huntington-Klein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus P&#246;rtner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubraj Acharya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Adamkovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Adema" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865150v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145863v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408513v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145848v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Goumiri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090837v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ph&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Szaszi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Clelland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Kovacs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Holzmeister" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09844-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0081" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cristofini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Gimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beuve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-01085-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian An" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui&#8208;yan Tang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psj.12514" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Maille-Lefranc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13652" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunji Emily Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1827135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246949" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04115-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00757-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13106" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGEI.2018.092306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.12928" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Molinos-Senante" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Maziotis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.227" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9345-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Homayoun Boroumand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1273507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Molinos-Senante" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2017.1325494" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGEI.2017.086847" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jopart/muw037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.09.027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64QLS6R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Homayoun Boroumand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.06.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v21i2.2771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.922742" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.907472" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985238v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.643.0551" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Lannier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.857002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le&#160;lannier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/emr.2010.14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ1N5TRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.295" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saussier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chabrost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Saussier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lavit D&#8217; Hautefort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98515-2_1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145841v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01590818v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Huet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-05187084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Huntington-Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus P&#246;rtner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubraj Acharya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Adamkovic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Adema" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865150v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145863v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Goumiri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146498v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ph&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>