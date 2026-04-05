--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Pouil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1531-0362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6839-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvements of growth and fillet yield in gilthead seabream: A life cycle assessment from breeding to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 613, pp.743302. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, metabolic, and immune responses of lean and fat rainbow trout lines during a starvation-refeeding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 612, pp.743132. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses to reduce environmental impacts in rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of biokinetic parameters reveals patterns in mercury accumulation across aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom J Geeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 959, pp.178129. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity Risk Assessment in Nile tilapia (Oreochromis niloticus) from a Hatchery Exposed to Pesticides in the Haut-Sassandra Region, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K. Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles K. Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.53. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming for diversifying cocoa production in Côte d'Ivoire: Typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joel K Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.102866. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 456, pp.142296. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.142296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold temperature during embryonic development and its influence on responses to acute confinement and hyperthermia challenges in juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 593, pp.741318. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of floating macrophytes as feed and phytoremediation resources to improve the environmental performance of giant gourami production in Indonesia: A life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 579, pp.740181. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers de substitution à l’usage de pesticides dans les systèmes cacaopiscicoles intégrés en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenotoxicity screening of urban and rural marshes: An integrated in vivo approach coupling fish and plant‐based tests adapted for low income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Njara Ndrianaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.1266-1275. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.5605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 562, pp.738800. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Azolla filiculoides be a complementary feed resource for ecological intensification in small-scale fish farming? Biological effects on giant gourami ( Osphronemus goramy )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mariana Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward ecological intensification through the co-production of the floating macrophyte Azolla filiculoides and the giant gourami Osphronemus goramy Lacepède (1801) in Indonesian ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10454438.2021.1932667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stannous chloride as a tool for mercury stripping in contaminated streams: Experimental assessment of toxicity in an invertebrate model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Goñez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.133762. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of commercial pellets and role of natural productivity in giant gourami ponds using stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 547, pp.737484. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating temperature regime impairs growth in giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahyulia Cahyanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 539, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of food quantity, light, and temperature on clearance rates in freshwater bivalves (Cyrenidae and Unionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 848 (3), pp.675-689. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04472-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture as a tool to support goby‐fry fishery? Current knowledge on biology and ecology of the red‐tailed goby Sicyopterus lagocephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.16-26. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aff2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationships in the filtration rates of the Asian clam Corbicula fluminea fed two phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.915-923. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-021-09871-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping diversity of species in global aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villy Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Steenbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1090-1100. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing trace element bioaccumulation and depuration in snails and mayfly nymphs at a coal ash–contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shovon Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (12), pp.2437-2449. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing critical limitations of oyster ( Ostrea edulis ) restoration: Identification of nature‐based substrates for hatchery production and recruitment in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.2101-2115. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet variably affects the trophic transfer of trace elements in the oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105124. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food (ciliate and phytoplankton) on the trophic transfer of inorganic and methyl-mercury in the Pacific cupped oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113503. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into giant gourami (Osphronemus goramy) reproductive biology and egg production control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 519, pp.734743. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture of marine ornamental fish: Overview of the production trends and the role of academia in research progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rhyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1217-1230. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on egg and fry production of giant gourami ( Osphronemus goramy ): Current rearing practices and recommendations for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jwas.12647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of giant gourami (Osphronemus goramy) spawning activity and egg production in aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 527, pp.735450. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearance rates of freshwater bivalves Corbicula fluminea and Utterbackia imbecillis in the presence and absence of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-020-09793-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline fish, the turbot Scophthalmus maximus: Contrasting effects of salinity on two essential elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.111065. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shading, fertilization and snail grazing on the productivity of the water fern Azolla filiculoides for tropical freshwater aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160 (4), pp.103150. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2019.103150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gómez Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.887-899. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stocking density on survival, food intake and growth of giant gourami (Osphronemus goramy) larvae reared in a recirculating aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 509, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender identification in farmed giant gourami (Osphronemus goramy): A methodology for better broodstock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.388-395. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on the zootechnical performances and physiology of giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naufal Ibrahim Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510 (12), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient budgets in a small-scale freshwater fish pond system in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 504, pp.267-274. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of salinity in the trophic transfer of 137 Cs in euryhaline fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.255-260. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-tracer radioisotope approach to assess simultaneous bioaccumulation of caesium in the olive flounder Paralichthys olivaceus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190-191 (12), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of temperature and pH variations on metal trophic transfer in turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11219-11225. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8691-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the influence of brevetoxin exposure on trace element bioaccumulation in the blue mussel Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yasmine Dechraoui-Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.250-256. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of trace elements trophic transfer in fish through the concept of assimilation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 588, pp.243-254. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of marine biotoxins on the trophic transfer of Mn and Zn in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel J Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.198-205. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific comparison of radiocesium trophic transfer in two tropical fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.261-265. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationship in the bioaccumulation of radionuclides (134Cs & 241Am) and delineation of contamination pathways (food and seawater) in bloody cockle Anadara senilis using radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.448-453. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of essential elements in the clownfish Amphiprion ocellaris in the context of ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0174344. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing single-feeding and multi-feeding approach for experimentally assessing trophic transfer of metals in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (5), pp.1227-1234. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of trophic transfer of the essential metals Co and Zn in two tropical fish: a radiotracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 486, pp.42-51. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Zn and the subsequent organotropism in fish: no influence of food quality, frequency of feeding and environmental conditions (pH and temperature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183, pp.503-509. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential bioaccumulation of 134 Cs in tropical marine organisms and the relative importance of exposure pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration of Ag, Cd, Co, Mn and Zn in the mangrove oyster (Crassostrea gasar) and preliminary human health risk assessment: A radiotracer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutthana Tumnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (3), pp.413-417. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1825-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food on the assimilation of essential elements (Co, Mn, and Zn) by turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.207 - 218. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of 110m Ag in the turbot Scophthalmus maximus through natural prey and compounded feed items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.189-194. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of 134 Cs uptake pathways (seawater and food) in the variegated scallop Mimachlamys varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming of Bluefin Tuna–Reconsidering Global Estimates and Sustainability Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fisheries Science &amp; Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (3), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23308249.2014.907771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revisite des objectifs de sélection pour améliorer la durabilité de la filière truiticole française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements de l'ACV et de l'évaluation de la durabilité en aquaculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Syndicat Français de l'Aquaculture Marine et d'Esturgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between gills genes expressions during moderate heat stress and resistance to acute hyperthermia using rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses attendues dans un programme de sélection visant à limiter les impacts environnementaux en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FEAMP FLAVOCONTROL : Etude des caractères de résistance à la flavobactériose chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on response to acute confinement and temperature challenges in juvenile Rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioavailability in contaminated freshwater sediment amended with carbon-based sorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijia Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Washburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Carrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omy Ogbughalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cregger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMGP 2022 Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming as a way for diversifying sources of income in the cocoa sector in Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cocoa Research​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinetic modeling of mercury accumulation in fishes: A case study in an Eastern TN stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry North America 42nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique et impacts environnementaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between early or late resistance to acute temperature or hypoxia stresses in six rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture in ponds: What environmental gain? An LCA point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Favalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020), Towards Sustainable Agri-Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin (virtual conference), Germany. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility study of aquatic plants by giant gourami (Osphronemus goramy) as feed candidate for ecological intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of ecological intensification from Sundanese fish farmers in a periurban area (Bogor, West Java)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web transfer of biotoxins as part of a suite of multiple contaminants: a case study of brevetoxins and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of giant gourami ponds in indonesia: biological effects of Azolla filiculoides in total or partial replacement of commercial feed on juveniles of giant gourami Osphronemus goramy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desy Sugiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture Society: AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to study the effects of reduced oxygen in coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Belveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change on the World's Oceans: 4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocaesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Townsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Radioecology and Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to better understand bioaccumulation of contaminants in aquaculture species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting SETAC (Society of Environmental Toxicology and Chemistry) Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to understand the effects of climate change and high CO2 on fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Indo-Pacific Fish Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of metal assimilation efficiencies in marine fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying multi-stressors effects in coral reef organisms: Perspectives related to the use of radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honololu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of rainbow trout production in France: a case study in Hauts-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire van Cuyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout isogenic lines, a powerful biological model to study the interactions between genetics, epigenetics and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of genetic diversity and cooperation between genotypes (CoBreeding Project): Performance of different rainbow trout (Oncorhynchus mykiss) genotypes reared individually or in combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test in vitro de résistance à la température chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. LCA Food International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing fat content or feeding behaviour as indirect selection criteria for feed efficiency using trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food increased Hg bioaccumulation in oyster when feeding on protozoans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of small-scale freshwater fish farming: Co-culture of floating macrophyte (Azolla filiculoides) in giant gourami (Osphronemus goramy) production earthen ponds in Bogor regency (West Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline teleost, the turbot Scophthalmus maximus: Contrasting effects of salinity on Mn and Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of brevetoxin pre-exposure on Mediterranean mussel Mytilus galloprovincialis: Insights into feeding physiology and interaction with metal uptake capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Phycotox 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefranche-Sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear applications to study potential effects (directs or indirects) of ocean acidification on marine organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on the Ocean in a High-CO2 World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metabolic inhibitors on metal accumulation in juveniles of the cuttlefish Sepia officinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cephalopod International Advisory Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hakodate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of nuclear applications to study aquacultureenvironment interactions and aquaculture nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting Edge Science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone fishes as models in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Laudet; Timothy Ravasi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Development and Ecology of Anemonefishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press; Taylor &amp; Francis Group, pp.275-284, 2023, 9781003125365. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003125365-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de différents facteurs écologiques sur le transfert trophique des éléments traces chez des téléostéens marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de La Rochelle, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LAROS019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses for a breeding program that limits the environmental impacts of rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Pouil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1531-0362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6839-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvements of growth and fillet yield in gilthead seabream: A life cycle assessment from breeding to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 613, pp.743302. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, metabolic, and immune responses of lean and fat rainbow trout lines during a starvation-refeeding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 612, pp.743132. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses to reduce environmental impacts in rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of biokinetic parameters reveals patterns in mercury accumulation across aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom J Geeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 959, pp.178129. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity Risk Assessment in Nile tilapia (Oreochromis niloticus) from a Hatchery Exposed to Pesticides in the Haut-Sassandra Region, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K. Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles K. Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.53. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming for diversifying cocoa production in Côte d'Ivoire: Typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joel K Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.102866. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 456, pp.142296. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.142296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold temperature during embryonic development and its influence on responses to acute confinement and hyperthermia challenges in juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 593, pp.741318. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of floating macrophytes as feed and phytoremediation resources to improve the environmental performance of giant gourami production in Indonesia: A life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 579, pp.740181. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers de substitution à l’usage de pesticides dans les systèmes cacaopiscicoles intégrés en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenotoxicity screening of urban and rural marshes: An integrated in vivo approach coupling fish and plant‐based tests adapted for low income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Njara Ndrianaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.1266-1275. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.5605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 562, pp.738800. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward ecological intensification through the co-production of the floating macrophyte Azolla filiculoides and the giant gourami Osphronemus goramy Lacepède (1801) in Indonesian ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10454438.2021.1932667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Azolla filiculoides be a complementary feed resource for ecological intensification in small-scale fish farming? Biological effects on giant gourami ( Osphronemus goramy )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mariana Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stannous chloride as a tool for mercury stripping in contaminated streams: Experimental assessment of toxicity in an invertebrate model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Goñez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.133762. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of commercial pellets and role of natural productivity in giant gourami ponds using stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 547, pp.737484. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating temperature regime impairs growth in giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahyulia Cahyanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 539, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of food quantity, light, and temperature on clearance rates in freshwater bivalves (Cyrenidae and Unionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 848 (3), pp.675-689. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04472-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture as a tool to support goby‐fry fishery? Current knowledge on biology and ecology of the red‐tailed goby Sicyopterus lagocephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.16-26. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aff2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationships in the filtration rates of the Asian clam Corbicula fluminea fed two phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.915-923. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-021-09871-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture of marine ornamental fish: Overview of the production trends and the role of academia in research progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rhyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1217-1230. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on egg and fry production of giant gourami ( Osphronemus goramy ): Current rearing practices and recommendations for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jwas.12647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping diversity of species in global aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villy Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Steenbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1090-1100. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing trace element bioaccumulation and depuration in snails and mayfly nymphs at a coal ash–contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shovon Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (12), pp.2437-2449. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet variably affects the trophic transfer of trace elements in the oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105124. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food (ciliate and phytoplankton) on the trophic transfer of inorganic and methyl-mercury in the Pacific cupped oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113503. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing critical limitations of oyster ( Ostrea edulis ) restoration: Identification of nature‐based substrates for hatchery production and recruitment in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.2101-2115. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into giant gourami (Osphronemus goramy) reproductive biology and egg production control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 519, pp.734743. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearance rates of freshwater bivalves Corbicula fluminea and Utterbackia imbecillis in the presence and absence of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-020-09793-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of giant gourami (Osphronemus goramy) spawning activity and egg production in aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 527, pp.735450. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline fish, the turbot Scophthalmus maximus: Contrasting effects of salinity on two essential elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.111065. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shading, fertilization and snail grazing on the productivity of the water fern Azolla filiculoides for tropical freshwater aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160 (4), pp.103150. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2019.103150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gómez Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.887-899. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stocking density on survival, food intake and growth of giant gourami (Osphronemus goramy) larvae reared in a recirculating aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 509, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on the zootechnical performances and physiology of giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naufal Ibrahim Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510 (12), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender identification in farmed giant gourami (Osphronemus goramy): A methodology for better broodstock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.388-395. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient budgets in a small-scale freshwater fish pond system in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 504, pp.267-274. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-tracer radioisotope approach to assess simultaneous bioaccumulation of caesium in the olive flounder Paralichthys olivaceus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190-191 (12), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of salinity in the trophic transfer of 137 Cs in euryhaline fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.255-260. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the influence of brevetoxin exposure on trace element bioaccumulation in the blue mussel Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yasmine Dechraoui-Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.250-256. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of temperature and pH variations on metal trophic transfer in turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11219-11225. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8691-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of trace elements trophic transfer in fish through the concept of assimilation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 588, pp.243-254. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of marine biotoxins on the trophic transfer of Mn and Zn in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel J Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.198-205. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific comparison of radiocesium trophic transfer in two tropical fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.261-265. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationship in the bioaccumulation of radionuclides (134Cs & 241Am) and delineation of contamination pathways (food and seawater) in bloody cockle Anadara senilis using radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.448-453. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of essential elements in the clownfish Amphiprion ocellaris in the context of ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0174344. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing single-feeding and multi-feeding approach for experimentally assessing trophic transfer of metals in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (5), pp.1227-1234. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of trophic transfer of the essential metals Co and Zn in two tropical fish: a radiotracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 486, pp.42-51. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Zn and the subsequent organotropism in fish: no influence of food quality, frequency of feeding and environmental conditions (pH and temperature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183, pp.503-509. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential bioaccumulation of 134 Cs in tropical marine organisms and the relative importance of exposure pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration of Ag, Cd, Co, Mn and Zn in the mangrove oyster (Crassostrea gasar) and preliminary human health risk assessment: A radiotracer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutthana Tumnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (3), pp.413-417. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1825-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food on the assimilation of essential elements (Co, Mn, and Zn) by turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.207 - 218. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of 134 Cs uptake pathways (seawater and food) in the variegated scallop Mimachlamys varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of 110m Ag in the turbot Scophthalmus maximus through natural prey and compounded feed items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.189-194. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming of Bluefin Tuna–Reconsidering Global Estimates and Sustainability Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fisheries Science &amp; Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (3), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23308249.2014.907771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revisite des objectifs de sélection pour améliorer la durabilité de la filière truiticole française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements de l'ACV et de l'évaluation de la durabilité en aquaculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Syndicat Français de l'Aquaculture Marine et d'Esturgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between gills genes expressions during moderate heat stress and resistance to acute hyperthermia using rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses attendues dans un programme de sélection visant à limiter les impacts environnementaux en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FEAMP FLAVOCONTROL : Etude des caractères de résistance à la flavobactériose chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on response to acute confinement and temperature challenges in juvenile Rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioavailability in contaminated freshwater sediment amended with carbon-based sorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijia Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Washburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Carrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omy Ogbughalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cregger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMGP 2022 Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming as a way for diversifying sources of income in the cocoa sector in Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cocoa Research​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinetic modeling of mercury accumulation in fishes: A case study in an Eastern TN stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry North America 42nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique et impacts environnementaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between early or late resistance to acute temperature or hypoxia stresses in six rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture in ponds: What environmental gain? An LCA point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Favalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020), Towards Sustainable Agri-Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin (virtual conference), Germany. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of ecological intensification from Sundanese fish farmers in a periurban area (Bogor, West Java)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility study of aquatic plants by giant gourami (Osphronemus goramy) as feed candidate for ecological intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web transfer of biotoxins as part of a suite of multiple contaminants: a case study of brevetoxins and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of giant gourami ponds in indonesia: biological effects of Azolla filiculoides in total or partial replacement of commercial feed on juveniles of giant gourami Osphronemus goramy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desy Sugiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture Society: AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to study the effects of reduced oxygen in coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Belveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change on the World's Oceans: 4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocaesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Townsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Radioecology and Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to better understand bioaccumulation of contaminants in aquaculture species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting SETAC (Society of Environmental Toxicology and Chemistry) Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to understand the effects of climate change and high CO2 on fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Indo-Pacific Fish Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of metal assimilation efficiencies in marine fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying multi-stressors effects in coral reef organisms: Perspectives related to the use of radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honololu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout isogenic lines, a powerful biological model to study the interactions between genetics, epigenetics and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of rainbow trout production in France: a case study in Hauts-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire van Cuyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of genetic diversity and cooperation between genotypes (CoBreeding Project): Performance of different rainbow trout (Oncorhynchus mykiss) genotypes reared individually or in combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test in vitro de résistance à la température chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. LCA Food International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing fat content or feeding behaviour as indirect selection criteria for feed efficiency using trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food increased Hg bioaccumulation in oyster when feeding on protozoans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of small-scale freshwater fish farming: Co-culture of floating macrophyte (Azolla filiculoides) in giant gourami (Osphronemus goramy) production earthen ponds in Bogor regency (West Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline teleost, the turbot Scophthalmus maximus: Contrasting effects of salinity on Mn and Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of brevetoxin pre-exposure on Mediterranean mussel Mytilus galloprovincialis: Insights into feeding physiology and interaction with metal uptake capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Phycotox 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefranche-Sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear applications to study potential effects (directs or indirects) of ocean acidification on marine organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on the Ocean in a High-CO2 World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metabolic inhibitors on metal accumulation in juveniles of the cuttlefish Sepia officinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cephalopod International Advisory Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hakodate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of nuclear applications to study aquacultureenvironment interactions and aquaculture nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting Edge Science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone fishes as models in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Laudet; Timothy Ravasi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Development and Ecology of Anemonefishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press; Taylor &amp; Francis Group, pp.275-284, 2023, 9781003125365. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003125365-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de différents facteurs écologiques sur le transfert trophique des éléments traces chez des téléostéens marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de La Rochelle, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LAROS019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses for a breeding program that limits the environmental impacts of rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18A4901F"/>
+    <w:nsid w:val="3B538D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1531-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6839-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01018-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Stevenson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Matson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Pilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J Geeza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K. Kouadio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Boussou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04120-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K Kouadio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fertin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Joel K Niamien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seri Brou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102866" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kouadio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Boussou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ri Brou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028206v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Njara Ndrianaivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Mortillaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mariana Lusiastuti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Samsudin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sihabuddin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1932667" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stevenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Go&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mathews" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133762" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Hari Kristanto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737484" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitas Atmadi Prakoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyulia Cahyanti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sundari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736606" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hills" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04472-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Colsoul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.17" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09871-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163607v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Troell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Steenbeek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12374" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Jones" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovon Mandal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Griffiths" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4857" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Merk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3454" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105124" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113503" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Subagja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Yani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734743" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tlusty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rhyne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12381" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12647" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735450" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163600v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09793-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusnia Sundari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2019.103150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Arifin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.056" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Fowler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.11.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naufal Ibrahim Prabowo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.01.067" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014993v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.03.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Hansman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.05.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8691-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clausing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yasmine Dechraoui-Bottein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051715v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12452" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Clausing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163121v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Kuranchie-Mensah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.07.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01564009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacob" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhansli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174344" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694264v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3646" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.126" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330652v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutthana Tumnoi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1825-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377877v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333548v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.08.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155812v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boustany" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2014.907771" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477238v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106856v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745286v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197301v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198274v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijia Ku" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Washburn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carrell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omy Ogbughalu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cregger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198271v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Niamien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198268v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198186v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198165v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lusiastuti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desy Sugiani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oberhaensli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Belveris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198145v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Giraud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Townsend" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198152v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198141v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198138v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire van Cuyck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Basuyau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105708v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736826v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198174v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198184v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhaensli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198128v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198113v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198097v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003125365-29" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01753817v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232408v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1531-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6839-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01018-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Stevenson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Matson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Pilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J Geeza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K. Kouadio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Boussou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04120-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K Kouadio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fertin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Joel K Niamien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seri Brou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102866" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kouadio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Boussou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ri Brou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028206v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Njara Ndrianaivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Mortillaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Samsudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sihabuddin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1932667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mariana Lusiastuti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stevenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Go&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mathews" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133762" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Hari Kristanto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737484" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitas Atmadi Prakoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyulia Cahyanti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sundari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736606" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hills" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04472-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Colsoul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.17" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09871-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tlusty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rhyne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12381" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Subagja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12647" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Troell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Steenbeek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12374" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Jones" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovon Mandal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Griffiths" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4857" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113503" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163587v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Merk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3454" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Yani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734743" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hua" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09793-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735450" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusnia Sundari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2019.103150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naufal Ibrahim Prabowo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.047" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131291v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Arifin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Fowler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.11.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.01.067" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Hansman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.05.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.03.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clausing" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yasmine Dechraoui-Bottein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8691-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051715v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12452" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Clausing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163121v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Kuranchie-Mensah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.07.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01564009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacob" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhansli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174344" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694264v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3646" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.126" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330652v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutthana Tumnoi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1825-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377877v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223701v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333548v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.08.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155812v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boustany" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2014.907771" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477238v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106856v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745286v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109345v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197301v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198274v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijia Ku" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Washburn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carrell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omy Ogbughalu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cregger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198271v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Niamien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198268v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198267v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198165v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lusiastuti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desy Sugiani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oberhaensli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Belveris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198145v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Giraud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Townsend" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198152v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198141v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198138v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304694v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire van Cuyck" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Basuyau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736826v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198174v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198184v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhaensli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198128v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198113v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198097v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003125365-29" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01753817v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232408v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>