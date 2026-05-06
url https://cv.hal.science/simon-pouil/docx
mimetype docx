--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Pouil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1531-0362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6839-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvements of growth and fillet yield in gilthead seabream: A life cycle assessment from breeding to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 613, pp.743302. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, metabolic, and immune responses of lean and fat rainbow trout lines during a starvation-refeeding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 612, pp.743132. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses to reduce environmental impacts in rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of biokinetic parameters reveals patterns in mercury accumulation across aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom J Geeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 959, pp.178129. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity Risk Assessment in Nile tilapia (Oreochromis niloticus) from a Hatchery Exposed to Pesticides in the Haut-Sassandra Region, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K. Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles K. Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.53. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming for diversifying cocoa production in Côte d'Ivoire: Typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joel K Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.102866. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 456, pp.142296. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.142296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold temperature during embryonic development and its influence on responses to acute confinement and hyperthermia challenges in juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 593, pp.741318. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of floating macrophytes as feed and phytoremediation resources to improve the environmental performance of giant gourami production in Indonesia: A life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 579, pp.740181. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers de substitution à l’usage de pesticides dans les systèmes cacaopiscicoles intégrés en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenotoxicity screening of urban and rural marshes: An integrated in vivo approach coupling fish and plant‐based tests adapted for low income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Njara Ndrianaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.1266-1275. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.5605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 562, pp.738800. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward ecological intensification through the co-production of the floating macrophyte Azolla filiculoides and the giant gourami Osphronemus goramy Lacepède (1801) in Indonesian ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10454438.2021.1932667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Azolla filiculoides be a complementary feed resource for ecological intensification in small-scale fish farming? Biological effects on giant gourami ( Osphronemus goramy )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mariana Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stannous chloride as a tool for mercury stripping in contaminated streams: Experimental assessment of toxicity in an invertebrate model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Goñez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.133762. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of commercial pellets and role of natural productivity in giant gourami ponds using stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 547, pp.737484. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating temperature regime impairs growth in giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahyulia Cahyanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 539, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of food quantity, light, and temperature on clearance rates in freshwater bivalves (Cyrenidae and Unionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 848 (3), pp.675-689. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04472-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture as a tool to support goby‐fry fishery? Current knowledge on biology and ecology of the red‐tailed goby Sicyopterus lagocephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.16-26. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aff2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationships in the filtration rates of the Asian clam Corbicula fluminea fed two phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.915-923. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-021-09871-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture of marine ornamental fish: Overview of the production trends and the role of academia in research progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rhyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1217-1230. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on egg and fry production of giant gourami ( Osphronemus goramy ): Current rearing practices and recommendations for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jwas.12647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping diversity of species in global aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villy Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Steenbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1090-1100. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing trace element bioaccumulation and depuration in snails and mayfly nymphs at a coal ash–contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shovon Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (12), pp.2437-2449. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet variably affects the trophic transfer of trace elements in the oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105124. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food (ciliate and phytoplankton) on the trophic transfer of inorganic and methyl-mercury in the Pacific cupped oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113503. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing critical limitations of oyster ( Ostrea edulis ) restoration: Identification of nature‐based substrates for hatchery production and recruitment in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.2101-2115. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into giant gourami (Osphronemus goramy) reproductive biology and egg production control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 519, pp.734743. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearance rates of freshwater bivalves Corbicula fluminea and Utterbackia imbecillis in the presence and absence of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-020-09793-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of giant gourami (Osphronemus goramy) spawning activity and egg production in aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 527, pp.735450. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline fish, the turbot Scophthalmus maximus: Contrasting effects of salinity on two essential elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.111065. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shading, fertilization and snail grazing on the productivity of the water fern Azolla filiculoides for tropical freshwater aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160 (4), pp.103150. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2019.103150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gómez Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.887-899. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stocking density on survival, food intake and growth of giant gourami (Osphronemus goramy) larvae reared in a recirculating aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 509, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on the zootechnical performances and physiology of giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naufal Ibrahim Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510 (12), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender identification in farmed giant gourami (Osphronemus goramy): A methodology for better broodstock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.388-395. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient budgets in a small-scale freshwater fish pond system in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 504, pp.267-274. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-tracer radioisotope approach to assess simultaneous bioaccumulation of caesium in the olive flounder Paralichthys olivaceus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190-191 (12), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of salinity in the trophic transfer of 137 Cs in euryhaline fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.255-260. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the influence of brevetoxin exposure on trace element bioaccumulation in the blue mussel Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yasmine Dechraoui-Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.250-256. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of temperature and pH variations on metal trophic transfer in turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11219-11225. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8691-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of trace elements trophic transfer in fish through the concept of assimilation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 588, pp.243-254. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of marine biotoxins on the trophic transfer of Mn and Zn in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel J Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.198-205. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific comparison of radiocesium trophic transfer in two tropical fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.261-265. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationship in the bioaccumulation of radionuclides (134Cs & 241Am) and delineation of contamination pathways (food and seawater) in bloody cockle Anadara senilis using radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.448-453. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of essential elements in the clownfish Amphiprion ocellaris in the context of ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0174344. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing single-feeding and multi-feeding approach for experimentally assessing trophic transfer of metals in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (5), pp.1227-1234. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of trophic transfer of the essential metals Co and Zn in two tropical fish: a radiotracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 486, pp.42-51. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Zn and the subsequent organotropism in fish: no influence of food quality, frequency of feeding and environmental conditions (pH and temperature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183, pp.503-509. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential bioaccumulation of 134 Cs in tropical marine organisms and the relative importance of exposure pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration of Ag, Cd, Co, Mn and Zn in the mangrove oyster (Crassostrea gasar) and preliminary human health risk assessment: A radiotracer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutthana Tumnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (3), pp.413-417. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1825-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food on the assimilation of essential elements (Co, Mn, and Zn) by turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.207 - 218. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of 134 Cs uptake pathways (seawater and food) in the variegated scallop Mimachlamys varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of 110m Ag in the turbot Scophthalmus maximus through natural prey and compounded feed items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.189-194. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming of Bluefin Tuna–Reconsidering Global Estimates and Sustainability Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fisheries Science &amp; Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (3), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23308249.2014.907771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revisite des objectifs de sélection pour améliorer la durabilité de la filière truiticole française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements de l'ACV et de l'évaluation de la durabilité en aquaculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Syndicat Français de l'Aquaculture Marine et d'Esturgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between gills genes expressions during moderate heat stress and resistance to acute hyperthermia using rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses attendues dans un programme de sélection visant à limiter les impacts environnementaux en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FEAMP FLAVOCONTROL : Etude des caractères de résistance à la flavobactériose chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on response to acute confinement and temperature challenges in juvenile Rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioavailability in contaminated freshwater sediment amended with carbon-based sorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijia Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Washburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Carrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omy Ogbughalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cregger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMGP 2022 Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming as a way for diversifying sources of income in the cocoa sector in Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cocoa Research​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinetic modeling of mercury accumulation in fishes: A case study in an Eastern TN stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry North America 42nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique et impacts environnementaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between early or late resistance to acute temperature or hypoxia stresses in six rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture in ponds: What environmental gain? An LCA point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Favalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020), Towards Sustainable Agri-Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin (virtual conference), Germany. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of ecological intensification from Sundanese fish farmers in a periurban area (Bogor, West Java)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility study of aquatic plants by giant gourami (Osphronemus goramy) as feed candidate for ecological intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web transfer of biotoxins as part of a suite of multiple contaminants: a case study of brevetoxins and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of giant gourami ponds in indonesia: biological effects of Azolla filiculoides in total or partial replacement of commercial feed on juveniles of giant gourami Osphronemus goramy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desy Sugiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture Society: AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to study the effects of reduced oxygen in coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Belveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change on the World's Oceans: 4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocaesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Townsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Radioecology and Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to better understand bioaccumulation of contaminants in aquaculture species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting SETAC (Society of Environmental Toxicology and Chemistry) Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to understand the effects of climate change and high CO2 on fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Indo-Pacific Fish Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of metal assimilation efficiencies in marine fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying multi-stressors effects in coral reef organisms: Perspectives related to the use of radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honololu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout isogenic lines, a powerful biological model to study the interactions between genetics, epigenetics and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of rainbow trout production in France: a case study in Hauts-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire van Cuyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of genetic diversity and cooperation between genotypes (CoBreeding Project): Performance of different rainbow trout (Oncorhynchus mykiss) genotypes reared individually or in combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test in vitro de résistance à la température chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. LCA Food International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing fat content or feeding behaviour as indirect selection criteria for feed efficiency using trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food increased Hg bioaccumulation in oyster when feeding on protozoans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of small-scale freshwater fish farming: Co-culture of floating macrophyte (Azolla filiculoides) in giant gourami (Osphronemus goramy) production earthen ponds in Bogor regency (West Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline teleost, the turbot Scophthalmus maximus: Contrasting effects of salinity on Mn and Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of brevetoxin pre-exposure on Mediterranean mussel Mytilus galloprovincialis: Insights into feeding physiology and interaction with metal uptake capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Phycotox 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefranche-Sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear applications to study potential effects (directs or indirects) of ocean acidification on marine organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on the Ocean in a High-CO2 World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metabolic inhibitors on metal accumulation in juveniles of the cuttlefish Sepia officinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cephalopod International Advisory Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hakodate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of nuclear applications to study aquacultureenvironment interactions and aquaculture nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting Edge Science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone fishes as models in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Laudet; Timothy Ravasi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Development and Ecology of Anemonefishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press; Taylor &amp; Francis Group, pp.275-284, 2023, 9781003125365. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003125365-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de différents facteurs écologiques sur le transfert trophique des éléments traces chez des téléostéens marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de La Rochelle, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LAROS019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses for a breeding program that limits the environmental impacts of rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Pouil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1531-0362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6839-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvements of growth and fillet yield in gilthead seabream: A life cycle assessment from breeding to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 613, pp.743302. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, metabolic, and immune responses of lean and fat rainbow trout lines during a starvation-refeeding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 612, pp.743132. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses to reduce environmental impacts in rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of biokinetic parameters reveals patterns in mercury accumulation across aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom J Geeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 959, pp.178129. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity Risk Assessment in Nile tilapia (Oreochromis niloticus) from a Hatchery Exposed to Pesticides in the Haut-Sassandra Region, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K. Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles K. Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.53. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming for diversifying cocoa production in Côte d'Ivoire: Typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K. Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joel K Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.102866. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 456, pp.142296. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.142296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold temperature during embryonic development and its influence on responses to acute confinement and hyperthermia challenges in juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 593, pp.741318. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of floating macrophytes as feed and phytoremediation resources to improve the environmental performance of giant gourami production in Indonesia: A life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 579, pp.740181. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers de substitution à l’usage de pesticides dans les systèmes cacaopiscicoles intégrés en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenotoxicity screening of urban and rural marshes: An integrated in vivo approach coupling fish and plant‐based tests adapted for low income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Njara Ndrianaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.1266-1275. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.5605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 562, pp.738800. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Azolla filiculoides be a complementary feed resource for ecological intensification in small-scale fish farming? Biological effects on giant gourami ( Osphronemus goramy )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mariana Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward ecological intensification through the co-production of the floating macrophyte Azolla filiculoides and the giant gourami Osphronemus goramy Lacepède (1801) in Indonesian ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10454438.2021.1932667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stannous chloride as a tool for mercury stripping in contaminated streams: Experimental assessment of toxicity in an invertebrate model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Goñez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.133762. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of commercial pellets and role of natural productivity in giant gourami ponds using stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 547, pp.737484. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating temperature regime impairs growth in giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahyulia Cahyanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 539, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of food quantity, light, and temperature on clearance rates in freshwater bivalves (Cyrenidae and Unionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 848 (3), pp.675-689. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04472-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture as a tool to support goby‐fry fishery? Current knowledge on biology and ecology of the red‐tailed goby Sicyopterus lagocephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.16-26. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aff2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationships in the filtration rates of the Asian clam Corbicula fluminea fed two phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.915-923. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-021-09871-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on egg and fry production of giant gourami ( Osphronemus goramy ): Current rearing practices and recommendations for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jwas.12647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture of marine ornamental fish: Overview of the production trends and the role of academia in research progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rhyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1217-1230. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet variably affects the trophic transfer of trace elements in the oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105124. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food (ciliate and phytoplankton) on the trophic transfer of inorganic and methyl-mercury in the Pacific cupped oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113503. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into giant gourami (Osphronemus goramy) reproductive biology and egg production control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 519, pp.734743. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing critical limitations of oyster ( Ostrea edulis ) restoration: Identification of nature‐based substrates for hatchery production and recruitment in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.2101-2115. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing trace element bioaccumulation and depuration in snails and mayfly nymphs at a coal ash–contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shovon Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (12), pp.2437-2449. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping diversity of species in global aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villy Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Steenbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1090-1100. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearance rates of freshwater bivalves Corbicula fluminea and Utterbackia imbecillis in the presence and absence of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-020-09793-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of giant gourami (Osphronemus goramy) spawning activity and egg production in aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 527, pp.735450. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline fish, the turbot Scophthalmus maximus: Contrasting effects of salinity on two essential elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.111065. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shading, fertilization and snail grazing on the productivity of the water fern Azolla filiculoides for tropical freshwater aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160 (4), pp.103150. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2019.103150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gómez Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.887-899. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on the zootechnical performances and physiology of giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naufal Ibrahim Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510 (12), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender identification in farmed giant gourami (Osphronemus goramy): A methodology for better broodstock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.388-395. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stocking density on survival, food intake and growth of giant gourami (Osphronemus goramy) larvae reared in a recirculating aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 509, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient budgets in a small-scale freshwater fish pond system in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 504, pp.267-274. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the influence of brevetoxin exposure on trace element bioaccumulation in the blue mussel Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yasmine Dechraoui-Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.250-256. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of temperature and pH variations on metal trophic transfer in turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11219-11225. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8691-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of salinity in the trophic transfer of 137 Cs in euryhaline fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.255-260. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-tracer radioisotope approach to assess simultaneous bioaccumulation of caesium in the olive flounder Paralichthys olivaceus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190-191 (12), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of trace elements trophic transfer in fish through the concept of assimilation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 588, pp.243-254. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of marine biotoxins on the trophic transfer of Mn and Zn in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel J Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.198-205. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific comparison of radiocesium trophic transfer in two tropical fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.261-265. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationship in the bioaccumulation of radionuclides (134Cs & 241Am) and delineation of contamination pathways (food and seawater) in bloody cockle Anadara senilis using radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.448-453. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of essential elements in the clownfish Amphiprion ocellaris in the context of ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0174344. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing single-feeding and multi-feeding approach for experimentally assessing trophic transfer of metals in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (5), pp.1227-1234. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of trophic transfer of the essential metals Co and Zn in two tropical fish: a radiotracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 486, pp.42-51. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Zn and the subsequent organotropism in fish: no influence of food quality, frequency of feeding and environmental conditions (pH and temperature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183, pp.503-509. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration of Ag, Cd, Co, Mn and Zn in the mangrove oyster (Crassostrea gasar) and preliminary human health risk assessment: A radiotracer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutthana Tumnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (3), pp.413-417. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1825-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential bioaccumulation of 134 Cs in tropical marine organisms and the relative importance of exposure pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food on the assimilation of essential elements (Co, Mn, and Zn) by turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.207 - 218. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of 134 Cs uptake pathways (seawater and food) in the variegated scallop Mimachlamys varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of 110m Ag in the turbot Scophthalmus maximus through natural prey and compounded feed items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.189-194. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming of Bluefin Tuna–Reconsidering Global Estimates and Sustainability Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fisheries Science &amp; Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (3), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23308249.2014.907771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revisite des objectifs de sélection pour améliorer la durabilité de la filière truiticole française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements de l'ACV et de l'évaluation de la durabilité en aquaculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Syndicat Français de l'Aquaculture Marine et d'Esturgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between gills genes expressions during moderate heat stress and resistance to acute hyperthermia using rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses attendues dans un programme de sélection visant à limiter les impacts environnementaux en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FEAMP FLAVOCONTROL : Etude des caractères de résistance à la flavobactériose chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on response to acute confinement and temperature challenges in juvenile Rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioavailability in contaminated freshwater sediment amended with carbon-based sorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijia Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Washburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Carrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omy Ogbughalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cregger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMGP 2022 Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming as a way for diversifying sources of income in the cocoa sector in Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cocoa Research​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinetic modeling of mercury accumulation in fishes: A case study in an Eastern TN stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry North America 42nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique et impacts environnementaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between early or late resistance to acute temperature or hypoxia stresses in six rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture in ponds: What environmental gain? An LCA point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Favalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020), Towards Sustainable Agri-Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin (virtual conference), Germany. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of ecological intensification from Sundanese fish farmers in a periurban area (Bogor, West Java)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility study of aquatic plants by giant gourami (Osphronemus goramy) as feed candidate for ecological intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web transfer of biotoxins as part of a suite of multiple contaminants: a case study of brevetoxins and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of giant gourami ponds in indonesia: biological effects of Azolla filiculoides in total or partial replacement of commercial feed on juveniles of giant gourami Osphronemus goramy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desy Sugiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture Society: AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to study the effects of reduced oxygen in coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Belveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change on the World's Oceans: 4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to better understand bioaccumulation of contaminants in aquaculture species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting SETAC (Society of Environmental Toxicology and Chemistry) Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocaesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Townsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Radioecology and Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to understand the effects of climate change and high CO2 on fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Indo-Pacific Fish Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of metal assimilation efficiencies in marine fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying multi-stressors effects in coral reef organisms: Perspectives related to the use of radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honololu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of rainbow trout production in France: a case study in Hauts-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire van Cuyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout isogenic lines, a powerful biological model to study the interactions between genetics, epigenetics and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of genetic diversity and cooperation between genotypes (CoBreeding Project): Performance of different rainbow trout (Oncorhynchus mykiss) genotypes reared individually or in combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. LCA Food International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test in vitro de résistance à la température chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing fat content or feeding behaviour as indirect selection criteria for feed efficiency using trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline teleost, the turbot Scophthalmus maximus: Contrasting effects of salinity on Mn and Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food increased Hg bioaccumulation in oyster when feeding on protozoans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of small-scale freshwater fish farming: Co-culture of floating macrophyte (Azolla filiculoides) in giant gourami (Osphronemus goramy) production earthen ponds in Bogor regency (West Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of brevetoxin pre-exposure on Mediterranean mussel Mytilus galloprovincialis: Insights into feeding physiology and interaction with metal uptake capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Phycotox 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefranche-Sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear applications to study potential effects (directs or indirects) of ocean acidification on marine organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on the Ocean in a High-CO2 World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metabolic inhibitors on metal accumulation in juveniles of the cuttlefish Sepia officinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cephalopod International Advisory Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hakodate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of nuclear applications to study aquacultureenvironment interactions and aquaculture nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting Edge Science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone fishes as models in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Laudet; Timothy Ravasi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Development and Ecology of Anemonefishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press; Taylor &amp; Francis Group, pp.275-284, 2023, 9781003125365. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003125365-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de différents facteurs écologiques sur le transfert trophique des éléments traces chez des téléostéens marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de La Rochelle, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LAROS019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses for a breeding program that limits the environmental impacts of rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B538D03"/>
+    <w:nsid w:val="8356E43C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1531-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6839-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01018-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Stevenson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Matson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Pilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J Geeza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K. Kouadio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Boussou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04120-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K Kouadio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fertin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Joel K Niamien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seri Brou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102866" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kouadio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Boussou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ri Brou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028206v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Njara Ndrianaivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Mortillaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Samsudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sihabuddin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1932667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mariana Lusiastuti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stevenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Go&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mathews" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133762" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Hari Kristanto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737484" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitas Atmadi Prakoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyulia Cahyanti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sundari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736606" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hills" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04472-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Colsoul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.17" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09871-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tlusty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rhyne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12381" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Subagja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12647" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Troell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Steenbeek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12374" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Jones" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovon Mandal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Griffiths" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4857" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113503" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163587v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Merk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3454" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Yani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734743" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hua" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09793-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735450" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusnia Sundari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2019.103150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naufal Ibrahim Prabowo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.047" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131291v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Arifin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Fowler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.11.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.01.067" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Hansman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.05.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.03.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clausing" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yasmine Dechraoui-Bottein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8691-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051715v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12452" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Clausing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163121v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Kuranchie-Mensah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.07.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01564009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacob" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhansli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174344" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694264v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3646" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.126" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330652v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutthana Tumnoi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1825-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377877v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223701v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333548v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.08.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155812v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boustany" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2014.907771" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477238v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106856v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745286v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109345v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197301v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198274v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijia Ku" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Washburn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carrell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omy Ogbughalu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cregger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198271v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Niamien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198268v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198267v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198165v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lusiastuti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desy Sugiani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oberhaensli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Belveris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198145v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Giraud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Townsend" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198152v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198141v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198138v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304694v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire van Cuyck" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Basuyau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736826v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198174v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198184v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhaensli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198128v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198113v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198097v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003125365-29" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01753817v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232408v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1531-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6839-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01018-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Stevenson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Matson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Pilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J Geeza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K. Kouadio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Boussou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04120-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106189v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Joel K Niamien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seri Brou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102866" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kouadio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Boussou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ri Brou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028206v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Njara Ndrianaivo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Mortillaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5605" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mariana Lusiastuti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Samsudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sihabuddin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1932667" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stevenson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Go&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mathews" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133762" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Hari Kristanto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737484" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitas Atmadi Prakoso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyulia Cahyanti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sundari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736606" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hills" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04472-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Colsoul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09871-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Subagja" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12647" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tlusty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rhyne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12381" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105124" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113503" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Yani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734743" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Merk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3454" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Jones" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovon Mandal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Griffiths" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4857" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Troell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Steenbeek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12374" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09793-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735450" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusnia Sundari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2019.103150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naufal Ibrahim Prabowo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163347v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Fowler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.11.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131291v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Arifin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.01.067" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057769v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clausing" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yasmine Dechraoui-Bottein" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8691-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.03.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Hansman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.05.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051715v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12452" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Clausing" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163215v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Kuranchie-Mensah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.07.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01564009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacob" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhansli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174344" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3646" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouleau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.126" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutthana Tumnoi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1825-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330652v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11716" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223701v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333548v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.08.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155812v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boustany" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2014.907771" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477238v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106856v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520509v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198274v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijia Ku" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Washburn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carrell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omy Ogbughalu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cregger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Niamien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198165v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lusiastuti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desy Sugiani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198164v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oberhaensli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Belveris" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198152v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198145v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Giraud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Townsend" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198149v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198138v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire van Cuyck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Basuyau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105708v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105736v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736826v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198184v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhaensli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198174v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198183v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198128v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198133v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198097v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003125365-29" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01753817v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS019" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232408v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>