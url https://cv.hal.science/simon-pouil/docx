--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Pouil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1531-0362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6839-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvements of growth and fillet yield in gilthead seabream: A life cycle assessment from breeding to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 613, pp.743302. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, metabolic, and immune responses of lean and fat rainbow trout lines during a starvation-refeeding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 612, pp.743132. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses to reduce environmental impacts in rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of biokinetic parameters reveals patterns in mercury accumulation across aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom J Geeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 959, pp.178129. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity Risk Assessment in Nile tilapia (Oreochromis niloticus) from a Hatchery Exposed to Pesticides in the Haut-Sassandra Region, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K. Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles K. Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.53. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming for diversifying cocoa production in Côte d'Ivoire: Typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K. Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joel K Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.102866. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 456, pp.142296. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.142296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold temperature during embryonic development and its influence on responses to acute confinement and hyperthermia challenges in juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 593, pp.741318. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of floating macrophytes as feed and phytoremediation resources to improve the environmental performance of giant gourami production in Indonesia: A life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 579, pp.740181. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers de substitution à l’usage de pesticides dans les systèmes cacaopiscicoles intégrés en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenotoxicity screening of urban and rural marshes: An integrated in vivo approach coupling fish and plant‐based tests adapted for low income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Njara Ndrianaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.1266-1275. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.5605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 562, pp.738800. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Azolla filiculoides be a complementary feed resource for ecological intensification in small-scale fish farming? Biological effects on giant gourami ( Osphronemus goramy )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mariana Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward ecological intensification through the co-production of the floating macrophyte Azolla filiculoides and the giant gourami Osphronemus goramy Lacepède (1801) in Indonesian ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10454438.2021.1932667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stannous chloride as a tool for mercury stripping in contaminated streams: Experimental assessment of toxicity in an invertebrate model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Goñez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.133762. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of commercial pellets and role of natural productivity in giant gourami ponds using stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 547, pp.737484. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating temperature regime impairs growth in giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahyulia Cahyanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 539, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of food quantity, light, and temperature on clearance rates in freshwater bivalves (Cyrenidae and Unionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 848 (3), pp.675-689. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04472-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture as a tool to support goby‐fry fishery? Current knowledge on biology and ecology of the red‐tailed goby Sicyopterus lagocephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.16-26. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aff2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationships in the filtration rates of the Asian clam Corbicula fluminea fed two phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.915-923. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-021-09871-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on egg and fry production of giant gourami ( Osphronemus goramy ): Current rearing practices and recommendations for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jwas.12647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture of marine ornamental fish: Overview of the production trends and the role of academia in research progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rhyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1217-1230. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet variably affects the trophic transfer of trace elements in the oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105124. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food (ciliate and phytoplankton) on the trophic transfer of inorganic and methyl-mercury in the Pacific cupped oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113503. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into giant gourami (Osphronemus goramy) reproductive biology and egg production control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 519, pp.734743. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing critical limitations of oyster ( Ostrea edulis ) restoration: Identification of nature‐based substrates for hatchery production and recruitment in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.2101-2115. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing trace element bioaccumulation and depuration in snails and mayfly nymphs at a coal ash–contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shovon Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (12), pp.2437-2449. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping diversity of species in global aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villy Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Steenbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1090-1100. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearance rates of freshwater bivalves Corbicula fluminea and Utterbackia imbecillis in the presence and absence of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-020-09793-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of giant gourami (Osphronemus goramy) spawning activity and egg production in aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 527, pp.735450. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline fish, the turbot Scophthalmus maximus: Contrasting effects of salinity on two essential elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.111065. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shading, fertilization and snail grazing on the productivity of the water fern Azolla filiculoides for tropical freshwater aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160 (4), pp.103150. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2019.103150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gómez Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.887-899. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on the zootechnical performances and physiology of giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naufal Ibrahim Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510 (12), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender identification in farmed giant gourami (Osphronemus goramy): A methodology for better broodstock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.388-395. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stocking density on survival, food intake and growth of giant gourami (Osphronemus goramy) larvae reared in a recirculating aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 509, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient budgets in a small-scale freshwater fish pond system in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 504, pp.267-274. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the influence of brevetoxin exposure on trace element bioaccumulation in the blue mussel Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yasmine Dechraoui-Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.250-256. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of temperature and pH variations on metal trophic transfer in turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11219-11225. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8691-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of salinity in the trophic transfer of 137 Cs in euryhaline fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.255-260. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-tracer radioisotope approach to assess simultaneous bioaccumulation of caesium in the olive flounder Paralichthys olivaceus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190-191 (12), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of trace elements trophic transfer in fish through the concept of assimilation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 588, pp.243-254. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of marine biotoxins on the trophic transfer of Mn and Zn in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel J Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.198-205. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific comparison of radiocesium trophic transfer in two tropical fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.261-265. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationship in the bioaccumulation of radionuclides (134Cs & 241Am) and delineation of contamination pathways (food and seawater) in bloody cockle Anadara senilis using radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.448-453. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of essential elements in the clownfish Amphiprion ocellaris in the context of ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0174344. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing single-feeding and multi-feeding approach for experimentally assessing trophic transfer of metals in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (5), pp.1227-1234. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of trophic transfer of the essential metals Co and Zn in two tropical fish: a radiotracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 486, pp.42-51. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Zn and the subsequent organotropism in fish: no influence of food quality, frequency of feeding and environmental conditions (pH and temperature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183, pp.503-509. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration of Ag, Cd, Co, Mn and Zn in the mangrove oyster (Crassostrea gasar) and preliminary human health risk assessment: A radiotracer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutthana Tumnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (3), pp.413-417. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1825-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential bioaccumulation of 134 Cs in tropical marine organisms and the relative importance of exposure pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food on the assimilation of essential elements (Co, Mn, and Zn) by turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.207 - 218. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of 134 Cs uptake pathways (seawater and food) in the variegated scallop Mimachlamys varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of 110m Ag in the turbot Scophthalmus maximus through natural prey and compounded feed items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.189-194. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming of Bluefin Tuna–Reconsidering Global Estimates and Sustainability Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fisheries Science &amp; Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (3), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23308249.2014.907771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revisite des objectifs de sélection pour améliorer la durabilité de la filière truiticole française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements de l'ACV et de l'évaluation de la durabilité en aquaculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Syndicat Français de l'Aquaculture Marine et d'Esturgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between gills genes expressions during moderate heat stress and resistance to acute hyperthermia using rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses attendues dans un programme de sélection visant à limiter les impacts environnementaux en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FEAMP FLAVOCONTROL : Etude des caractères de résistance à la flavobactériose chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on response to acute confinement and temperature challenges in juvenile Rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioavailability in contaminated freshwater sediment amended with carbon-based sorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijia Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Washburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Carrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omy Ogbughalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cregger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMGP 2022 Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming as a way for diversifying sources of income in the cocoa sector in Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cocoa Research​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinetic modeling of mercury accumulation in fishes: A case study in an Eastern TN stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry North America 42nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique et impacts environnementaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between early or late resistance to acute temperature or hypoxia stresses in six rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture in ponds: What environmental gain? An LCA point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Favalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020), Towards Sustainable Agri-Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin (virtual conference), Germany. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of ecological intensification from Sundanese fish farmers in a periurban area (Bogor, West Java)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility study of aquatic plants by giant gourami (Osphronemus goramy) as feed candidate for ecological intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web transfer of biotoxins as part of a suite of multiple contaminants: a case study of brevetoxins and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of giant gourami ponds in indonesia: biological effects of Azolla filiculoides in total or partial replacement of commercial feed on juveniles of giant gourami Osphronemus goramy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desy Sugiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture Society: AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to study the effects of reduced oxygen in coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Belveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change on the World's Oceans: 4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to better understand bioaccumulation of contaminants in aquaculture species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting SETAC (Society of Environmental Toxicology and Chemistry) Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocaesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Townsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Radioecology and Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to understand the effects of climate change and high CO2 on fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Indo-Pacific Fish Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of metal assimilation efficiencies in marine fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying multi-stressors effects in coral reef organisms: Perspectives related to the use of radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honololu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of rainbow trout production in France: a case study in Hauts-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire van Cuyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout isogenic lines, a powerful biological model to study the interactions between genetics, epigenetics and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of genetic diversity and cooperation between genotypes (CoBreeding Project): Performance of different rainbow trout (Oncorhynchus mykiss) genotypes reared individually or in combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. LCA Food International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test in vitro de résistance à la température chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing fat content or feeding behaviour as indirect selection criteria for feed efficiency using trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline teleost, the turbot Scophthalmus maximus: Contrasting effects of salinity on Mn and Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food increased Hg bioaccumulation in oyster when feeding on protozoans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of small-scale freshwater fish farming: Co-culture of floating macrophyte (Azolla filiculoides) in giant gourami (Osphronemus goramy) production earthen ponds in Bogor regency (West Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of brevetoxin pre-exposure on Mediterranean mussel Mytilus galloprovincialis: Insights into feeding physiology and interaction with metal uptake capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Phycotox 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefranche-Sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear applications to study potential effects (directs or indirects) of ocean acidification on marine organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on the Ocean in a High-CO2 World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metabolic inhibitors on metal accumulation in juveniles of the cuttlefish Sepia officinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cephalopod International Advisory Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hakodate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of nuclear applications to study aquacultureenvironment interactions and aquaculture nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting Edge Science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone fishes as models in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Laudet; Timothy Ravasi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Development and Ecology of Anemonefishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press; Taylor &amp; Francis Group, pp.275-284, 2023, 9781003125365. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003125365-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de différents facteurs écologiques sur le transfert trophique des éléments traces chez des téléostéens marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de La Rochelle, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LAROS019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses for a breeding program that limits the environmental impacts of rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Pouil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1531-0362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6839-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean acidification does not affect the trophic transfer of Ag, Co, and Zn in the cuttlefish Sepia officinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 297, pp.108020. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2026.108020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvements of growth and fillet yield in gilthead seabream: A life cycle assessment from breeding to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 613, pp.743302. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, metabolic, and immune responses of lean and fat rainbow trout lines during a starvation-refeeding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 612, pp.743132. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses to reduce environmental impacts in rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of biokinetic parameters reveals patterns in mercury accumulation across aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom J Geeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 959, pp.178129. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity Risk Assessment in Nile tilapia (Oreochromis niloticus) from a Hatchery Exposed to Pesticides in the Haut-Sassandra Region, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K. Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles K. Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.53. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming for diversifying cocoa production in Côte d'Ivoire: Typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine K. Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joel K Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.102866. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 456, pp.142296. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.142296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold temperature during embryonic development and its influence on responses to acute confinement and hyperthermia challenges in juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 593, pp.741318. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of floating macrophytes as feed and phytoremediation resources to improve the environmental performance of giant gourami production in Indonesia: A life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 579, pp.740181. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers de substitution à l’usage de pesticides dans les systèmes cacaopiscicoles intégrés en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Boussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séri Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.30. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenotoxicity screening of urban and rural marshes: An integrated in vivo approach coupling fish and plant‐based tests adapted for low income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Njara Ndrianaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.1266-1275. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.5605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 562, pp.738800. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward ecological intensification through the co-production of the floating macrophyte Azolla filiculoides and the giant gourami Osphronemus goramy Lacepède (1801) in Indonesian ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10454438.2021.1932667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Azolla filiculoides be a complementary feed resource for ecological intensification in small-scale fish farming? Biological effects on giant gourami ( Osphronemus goramy )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mariana Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stannous chloride as a tool for mercury stripping in contaminated streams: Experimental assessment of toxicity in an invertebrate model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Goñez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.133762. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of commercial pellets and role of natural productivity in giant gourami ponds using stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 547, pp.737484. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating temperature regime impairs growth in giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahyulia Cahyanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 539, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of food quantity, light, and temperature on clearance rates in freshwater bivalves (Cyrenidae and Unionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 848 (3), pp.675-689. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04472-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture as a tool to support goby‐fry fishery? Current knowledge on biology and ecology of the red‐tailed goby Sicyopterus lagocephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.16-26. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aff2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationships in the filtration rates of the Asian clam Corbicula fluminea fed two phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.915-923. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-021-09871-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet variably affects the trophic transfer of trace elements in the oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105124. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food (ciliate and phytoplankton) on the trophic transfer of inorganic and methyl-mercury in the Pacific cupped oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113503. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into giant gourami (Osphronemus goramy) reproductive biology and egg production control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 519, pp.734743. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing critical limitations of oyster ( Ostrea edulis ) restoration: Identification of nature‐based substrates for hatchery production and recruitment in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Colsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.2101-2115. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture of marine ornamental fish: Overview of the production trends and the role of academia in research progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rhyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1217-1230. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on egg and fry production of giant gourami ( Osphronemus goramy ): Current rearing practices and recommendations for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jwas.12647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing trace element bioaccumulation and depuration in snails and mayfly nymphs at a coal ash–contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shovon Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (12), pp.2437-2449. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping diversity of species in global aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villy Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Steenbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1090-1100. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of giant gourami (Osphronemus goramy) spawning activity and egg production in aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 527, pp.735450. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearance rates of freshwater bivalves Corbicula fluminea and Utterbackia imbecillis in the presence and absence of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-020-09793-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline fish, the turbot Scophthalmus maximus: Contrasting effects of salinity on two essential elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.111065. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shading, fertilization and snail grazing on the productivity of the water fern Azolla filiculoides for tropical freshwater aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160 (4), pp.103150. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2019.103150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gómez Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.887-899. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stocking density on survival, food intake and growth of giant gourami (Osphronemus goramy) larvae reared in a recirculating aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 509, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on the zootechnical performances and physiology of giant gourami (Osphronemus goramy) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitas Atmadi Prakoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naufal Ibrahim Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510 (12), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender identification in farmed giant gourami (Osphronemus goramy): A methodology for better broodstock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jojo Subagja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmad Yani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.388-395. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient budgets in a small-scale freshwater fish pond system in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusnia Sundari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 504, pp.267-274. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the influence of brevetoxin exposure on trace element bioaccumulation in the blue mussel Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yasmine Dechraoui-Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.250-256. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of temperature and pH variations on metal trophic transfer in turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11219-11225. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8691-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-tracer radioisotope approach to assess simultaneous bioaccumulation of caesium in the olive flounder Paralichthys olivaceus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190-191 (12), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of salinity in the trophic transfer of 137 Cs in euryhaline fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.255-260. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of trace elements trophic transfer in fish through the concept of assimilation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 588, pp.243-254. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of marine biotoxins on the trophic transfer of Mn and Zn in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel J Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.198-205. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific comparison of radiocesium trophic transfer in two tropical fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.261-265. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationship in the bioaccumulation of radionuclides (134Cs & 241Am) and delineation of contamination pathways (food and seawater) in bloody cockle Anadara senilis using radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.448-453. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of essential elements in the clownfish Amphiprion ocellaris in the context of ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0174344. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing single-feeding and multi-feeding approach for experimentally assessing trophic transfer of metals in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (5), pp.1227-1234. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of trophic transfer of the essential metals Co and Zn in two tropical fish: a radiotracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 486, pp.42-51. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Zn and the subsequent organotropism in fish: no influence of food quality, frequency of feeding and environmental conditions (pH and temperature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183, pp.503-509. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration of Ag, Cd, Co, Mn and Zn in the mangrove oyster (Crassostrea gasar) and preliminary human health risk assessment: A radiotracer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Kuranchie-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutthana Tumnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (3), pp.413-417. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1825-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential bioaccumulation of 134 Cs in tropical marine organisms and the relative importance of exposure pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food on the assimilation of essential elements (Co, Mn, and Zn) by turbot (Scophthalmus maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.207 - 218. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of 134 Cs uptake pathways (seawater and food) in the variegated scallop Mimachlamys varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of 110m Ag in the turbot Scophthalmus maximus through natural prey and compounded feed items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.189-194. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming of Bluefin Tuna–Reconsidering Global Estimates and Sustainability Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Troell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fisheries Science &amp; Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (3), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23308249.2014.907771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revisite des objectifs de sélection pour améliorer la durabilité de la filière truiticole française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements de l'ACV et de l'évaluation de la durabilité en aquaculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Syndicat Français de l'Aquaculture Marine et d'Esturgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between gills genes expressions during moderate heat stress and resistance to acute hyperthermia using rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses attendues dans un programme de sélection visant à limiter les impacts environnementaux en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FEAMP FLAVOCONTROL : Etude des caractères de résistance à la flavobactériose chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on response to acute confinement and temperature challenges in juvenile Rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioavailability in contaminated freshwater sediment amended with carbon-based sorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijia Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Washburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Carrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omy Ogbughalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cregger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMGP 2022 Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming as a way for diversifying sources of income in the cocoa sector in Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Niamien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cocoa Research​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinetic modeling of mercury accumulation in fishes: A case study in an Eastern TN stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise M Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Hills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry North America 42nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique et impacts environnementaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between early or late resistance to acute temperature or hypoxia stresses in six rainbow trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture in ponds: What environmental gain? An LCA point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Favalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020), Towards Sustainable Agri-Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin (virtual conference), Germany. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility study of aquatic plants by giant gourami (Osphronemus goramy) as feed candidate for ecological intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sihabuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of ecological intensification from Sundanese fish farmers in a periurban area (Bogor, West Java)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web transfer of biotoxins as part of a suite of multiple contaminants: a case study of brevetoxins and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Clausing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of giant gourami ponds in indonesia: biological effects of Azolla filiculoides in total or partial replacement of commercial feed on juveniles of giant gourami Osphronemus goramy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lusiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desy Sugiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture Society: AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to study the effects of reduced oxygen in coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Belveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change on the World's Oceans: 4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to better understand bioaccumulation of contaminants in aquaculture species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting SETAC (Society of Environmental Toxicology and Chemistry) Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocaesium accumulation in aquatic organisms: A global synthesis from an experimentalist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Townsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Radioecology and Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of nuclear applications to understand the effects of climate change and high CO2 on fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Swarzenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Indo-Pacific Fish Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of metal assimilation efficiencies in marine fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhansli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying multi-stressors effects in coral reef organisms: Perspectives related to the use of radiotracer techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honololu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of rainbow trout production in France: a case study in Hauts-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire van Cuyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout isogenic lines, a powerful biological model to study the interactions between genetics, epigenetics and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of genetic diversity and cooperation between genotypes (CoBreeding Project): Performance of different rainbow trout (Oncorhynchus mykiss) genotypes reared individually or in combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. LCA Food International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test in vitro de résistance à la température chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing fat content or feeding behaviour as indirect selection criteria for feed efficiency using trout isogenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of small-scale freshwater fish farming: Co-culture of floating macrophyte (Azolla filiculoides) in giant gourami (Osphronemus goramy) production earthen ponds in Bogor regency (West Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Samsudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anang Hari Kristanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: A New Paragon for Sustainable Aquaculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food increased Hg bioaccumulation in oyster when feeding on protozoans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of trace elements in a euryhaline teleost, the turbot Scophthalmus maximus: Contrasting effects of salinity on Mn and Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Marine Pollution and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of brevetoxin pre-exposure on Mediterranean mussel Mytilus galloprovincialis: Insights into feeding physiology and interaction with metal uptake capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Phycotox 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefranche-Sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear applications to study potential effects (directs or indirects) of ocean acidification on marine organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on the Ocean in a High-CO2 World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metabolic inhibitors on metal accumulation in juveniles of the cuttlefish Sepia officinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cephalopod International Advisory Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hakodate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of nuclear applications to study aquacultureenvironment interactions and aquaculture nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oberhänsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting Edge Science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone fishes as models in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Laudet; Timothy Ravasi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution, Development and Ecology of Anemonefishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press; Taylor &amp; Francis Group, pp.275-284, 2023, 9781003125365. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003125365-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de différents facteurs écologiques sur le transfert trophique des éléments traces chez des téléostéens marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de La Rochelle, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LAROS019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses for a breeding program that limits the environmental impacts of rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8356E43C"/>
+    <w:nsid w:val="0DB3469D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1531-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6839-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01018-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Stevenson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Matson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Pilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J Geeza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K. Kouadio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Boussou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04120-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106189v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Joel K Niamien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seri Brou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102866" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kouadio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Boussou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ri Brou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028206v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Njara Ndrianaivo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Mortillaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5605" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mariana Lusiastuti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Samsudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sihabuddin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1932667" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stevenson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Go&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mathews" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133762" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Hari Kristanto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737484" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitas Atmadi Prakoso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyulia Cahyanti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sundari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736606" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hills" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04472-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Colsoul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09871-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Subagja" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12647" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tlusty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rhyne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12381" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105124" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113503" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Yani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734743" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Merk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3454" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Jones" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovon Mandal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Griffiths" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4857" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Troell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Steenbeek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12374" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09793-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735450" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusnia Sundari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2019.103150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naufal Ibrahim Prabowo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163347v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Fowler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.11.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131291v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Arifin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.01.067" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057769v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clausing" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yasmine Dechraoui-Bottein" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8691-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.03.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Hansman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.05.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051715v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12452" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Clausing" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163215v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Kuranchie-Mensah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.07.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01564009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacob" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhansli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174344" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3646" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouleau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.126" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutthana Tumnoi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1825-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330652v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11716" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223701v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333548v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.08.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155812v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boustany" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2014.907771" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477238v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106856v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520509v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198274v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijia Ku" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Washburn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carrell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omy Ogbughalu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cregger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Niamien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198165v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lusiastuti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desy Sugiani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198164v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oberhaensli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Belveris" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198152v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198145v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Giraud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Townsend" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198149v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198138v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire van Cuyck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Basuyau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105708v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105736v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736826v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198184v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhaensli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198174v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198183v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198128v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198133v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198097v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003125365-29" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01753817v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS019" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232408v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1531-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6839-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie P&#233;nicaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2026.108020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01018-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Stevenson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Matson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Pilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J Geeza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K. Kouadio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Boussou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04120-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106189v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fertin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Joel K Niamien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seri Brou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102866" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kouadio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Boussou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ri Brou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028206v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Njara Ndrianaivo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Mortillaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5605" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Samsudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sihabuddin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1932667" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mariana Lusiastuti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stevenson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Go&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mathews" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Hari Kristanto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737484" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196727v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitas Atmadi Prakoso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyulia Cahyanti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sundari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736606" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hills" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04472-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Colsoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09871-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105124" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113503" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Subagja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Yani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734743" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Merk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3454" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tlusty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rhyne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12381" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12647" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Jones" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovon Mandal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Griffiths" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4857" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163607v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Troell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Steenbeek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12374" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163603v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735450" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09793-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547207v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111065" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusnia Sundari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2019.103150" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163347v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Fowler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.11.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naufal Ibrahim Prabowo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.05.047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131291v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Arifin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.01.067" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057769v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Clausing" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yasmine Dechraoui-Bottein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8691-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Hansman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.05.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.03.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12452" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Clausing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163121v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.04.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Kuranchie-Mensah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.07.018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01564009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacob" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhansli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174344" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3646" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377863v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouleau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.126" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutthana Tumnoi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1825-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377877v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11716" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.08.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boustany" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2014.907771" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477238v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106856v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109345v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197301v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520509v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198274v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijia Ku" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Washburn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carrell" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omy Ogbughalu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cregger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198271v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Niamien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198268v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232419v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198267v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198167v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198165v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lusiastuti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desy Sugiani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oberhaensli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Belveris" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198152v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198145v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Giraud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Townsend" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198149v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198138v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304694v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire van Cuyck" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Basuyau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105708v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105736v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736826v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198174v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198184v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberhaensli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198128v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198133v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198113v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198097v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103723v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003125365-29" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01753817v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232408v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>