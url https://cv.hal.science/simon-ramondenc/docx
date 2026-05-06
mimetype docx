--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Ramondenc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling pelagic-benthic coupling associated with the biological carbon pump in the Fram Strait (Arctic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten H Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.840. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55221-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic biodiversity of sub-ice water in the marginal ice zone of the European Arctic: A multi-marker eDNA metabarcoding survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayla Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Reifenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meret Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Neudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 968, pp.178840. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic summer microbiome across Fram Strait: Depth, longitude, and substrate concentrations structure microbial diversity in the euphotic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matomo Niwano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken‐jon von Appen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of ballast material during sea-ice melt enhances carbon export in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Swoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Krumpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements reveal a 100-day lag between peaks in phytoplankton chlorophyll and benthic bacterial abundance in the Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soltwedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsae113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability (2000–2013) of mesopelagic and bathypelagic particle fluxes in relation to variable sea ice cover in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Salter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauerfeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1210213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of microbial community dynamics on sinking particles during high carbon export events in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Cardozo-Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Salter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1173384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Atlantification and changing sea‐ice dynamics on zooplankton community structure and carbon flux between 2000 and 2016 in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva‐maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Bauerfeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (S1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 17-year time-series of diatom populations‘ flux and composition in the Mauritanian coastal upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.1006345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-decade (1988–2009) record of diatom fluxes in the Mauritanian coastal upwelling: impact of low-frequency forcing and a two-step shift in the species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (5), pp.1873-1891. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-1873-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea ice presence is linked to higher carbon export and vertical microbial connectivity in the Eurasian Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Fadeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.1255. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02776-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summertime Chlorophyll a and Particulate Organic Carbon Standing Stocks in Surface Waters of the Fram Strait and the Arctic Ocean (1991–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonie Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Hehemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Changes of Particle Flux in the Canary Basin Between 1991 and 2009 and Comparison to Sediment Trap Records Off Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Neuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From egg to maturity: a closed system for complete life cycle studies of the holopelagic jellyfish Pelagia noctiluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of archaeal lipid flux and GDGT-based thermometry in sinking particles of high-latitude oceans: Fram Strait (79° N) and Antarctic Polar Front (50° S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunmi Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Hvitfeldt Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.2247-2268. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-2247-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An initial carbon export assessment in the Mediterranean Sea based on drifting sediment traps and the Underwater Vision Profiler data sets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernille Stemann Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.107-119. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to the Neurotoxic Dinoflagellate, Alexandrium catenella, Induces Apoptosis of the Hemocytes of the Oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (12), pp.4799-4814. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md11124799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations spatio-temporelles du zooplancton gélatineux et son effet sur les flux de matières à l'aide d'une approche combinant expérimentation et écologie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Pierre et Marie Curie - Paris VI, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PA066528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02080731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Ramondenc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling pelagic-benthic coupling associated with the biological carbon pump in the Fram Strait (Arctic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten H Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.840. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55221-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic biodiversity of sub-ice water in the marginal ice zone of the European Arctic: A multi-marker eDNA metabarcoding survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayla Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Reifenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meret Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Neudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 968, pp.178840. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic summer microbiome across Fram Strait: Depth, longitude, and substrate concentrations structure microbial diversity in the euphotic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matomo Niwano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken‐jon von Appen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of ballast material during sea-ice melt enhances carbon export in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Swoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Krumpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements reveal a 100-day lag between peaks in phytoplankton chlorophyll and benthic bacterial abundance in the Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soltwedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsae113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability (2000–2013) of mesopelagic and bathypelagic particle fluxes in relation to variable sea ice cover in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Salter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauerfeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1210213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of microbial community dynamics on sinking particles during high carbon export events in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Cardozo-Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Salter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1173384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Atlantification and changing sea‐ice dynamics on zooplankton community structure and carbon flux between 2000 and 2016 in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva‐maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Bauerfeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (S1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 17-year time-series of diatom populations‘ flux and composition in the Mauritanian coastal upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.1006345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-decade (1988–2009) record of diatom fluxes in the Mauritanian coastal upwelling: impact of low-frequency forcing and a two-step shift in the species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (5), pp.1873-1891. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-1873-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea ice presence is linked to higher carbon export and vertical microbial connectivity in the Eurasian Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Fadeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.1255. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02776-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e6074. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summertime Chlorophyll a and Particulate Organic Carbon Standing Stocks in Surface Waters of the Fram Strait and the Arctic Ocean (1991–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonie Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Hehemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Changes of Particle Flux in the Canary Basin Between 1991 and 2009 and Comparison to Sediment Trap Records Off Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Neuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From egg to maturity: a closed system for complete life cycle studies of the holopelagic jellyfish Pelagia noctiluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of archaeal lipid flux and GDGT-based thermometry in sinking particles of high-latitude oceans: Fram Strait (79° N) and Antarctic Polar Front (50° S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunmi Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Hvitfeldt Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.2247-2268. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-2247-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An initial carbon export assessment in the Mediterranean Sea based on drifting sediment traps and the Underwater Vision Profiler data sets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernille Stemann Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.107-119. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to the Neurotoxic Dinoflagellate, Alexandrium catenella, Induces Apoptosis of the Hemocytes of the Oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (12), pp.4799-4814. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md11124799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations spatio-temporelles du zooplancton gélatineux et son effet sur les flux de matières à l'aide d'une approche combinant expérimentation et écologie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Pierre et Marie Curie - Paris VI, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PA066528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02080731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Metfies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H Iversen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria N&#246;thig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55221-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Murray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Reifenberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meret Jucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Neudert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matomo Niwano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken&#8208;jon von Appen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Swoboda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krumpen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soltwedel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauerfeind" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iversen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalande" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1210213" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Cardozo-Mino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1173384" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;maria N&#246;thig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Hufnagel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Bauerfeind" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Busch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1873-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Fadeev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wekerle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02776-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonie Haas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hehemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00350" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Neuer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Donner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunmi Park" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hefter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hvitfeldt Iversen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2247-2019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Stemann Larsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.08.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11124799" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02080731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066528" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Metfies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H Iversen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria N&#246;thig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55221-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Murray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Reifenberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meret Jucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Neudert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matomo Niwano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken&#8208;jon von Appen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Swoboda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krumpen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soltwedel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauerfeind" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iversen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalande" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1210213" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Cardozo-Mino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1173384" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;maria N&#246;thig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Hufnagel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Bauerfeind" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Busch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1873-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Fadeev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wekerle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02776-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonie Haas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hehemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00350" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Neuer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Donner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunmi Park" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hefter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hvitfeldt Iversen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2247-2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Stemann Larsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.08.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11124799" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02080731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066528" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>