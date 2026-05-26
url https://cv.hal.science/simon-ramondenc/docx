--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Ramondenc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling pelagic-benthic coupling associated with the biological carbon pump in the Fram Strait (Arctic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten H Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.840. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55221-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic biodiversity of sub-ice water in the marginal ice zone of the European Arctic: A multi-marker eDNA metabarcoding survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayla Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Reifenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meret Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Neudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 968, pp.178840. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic summer microbiome across Fram Strait: Depth, longitude, and substrate concentrations structure microbial diversity in the euphotic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matomo Niwano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken‐jon von Appen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of ballast material during sea-ice melt enhances carbon export in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Swoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Krumpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements reveal a 100-day lag between peaks in phytoplankton chlorophyll and benthic bacterial abundance in the Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soltwedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsae113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability (2000–2013) of mesopelagic and bathypelagic particle fluxes in relation to variable sea ice cover in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Salter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauerfeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1210213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of microbial community dynamics on sinking particles during high carbon export events in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Cardozo-Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Salter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1173384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Atlantification and changing sea‐ice dynamics on zooplankton community structure and carbon flux between 2000 and 2016 in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva‐maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Bauerfeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (S1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 17-year time-series of diatom populations‘ flux and composition in the Mauritanian coastal upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.1006345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-decade (1988–2009) record of diatom fluxes in the Mauritanian coastal upwelling: impact of low-frequency forcing and a two-step shift in the species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (5), pp.1873-1891. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-1873-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea ice presence is linked to higher carbon export and vertical microbial connectivity in the Eurasian Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Fadeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.1255. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02776-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e6074. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summertime Chlorophyll a and Particulate Organic Carbon Standing Stocks in Surface Waters of the Fram Strait and the Arctic Ocean (1991–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonie Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Hehemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Changes of Particle Flux in the Canary Basin Between 1991 and 2009 and Comparison to Sediment Trap Records Off Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Neuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From egg to maturity: a closed system for complete life cycle studies of the holopelagic jellyfish Pelagia noctiluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of archaeal lipid flux and GDGT-based thermometry in sinking particles of high-latitude oceans: Fram Strait (79° N) and Antarctic Polar Front (50° S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunmi Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Hvitfeldt Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.2247-2268. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-2247-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An initial carbon export assessment in the Mediterranean Sea based on drifting sediment traps and the Underwater Vision Profiler data sets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernille Stemann Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.107-119. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to the Neurotoxic Dinoflagellate, Alexandrium catenella, Induces Apoptosis of the Hemocytes of the Oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (12), pp.4799-4814. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md11124799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations spatio-temporelles du zooplancton gélatineux et son effet sur les flux de matières à l'aide d'une approche combinant expérimentation et écologie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Pierre et Marie Curie - Paris VI, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PA066528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02080731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Ramondenc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling pelagic-benthic coupling associated with the biological carbon pump in the Fram Strait (Arctic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten H Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.840. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55221-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic biodiversity of sub-ice water in the marginal ice zone of the European Arctic: A multi-marker eDNA metabarcoding survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayla Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Reifenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meret Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Neudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 968, pp.178840. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic summer microbiome across Fram Strait: Depth, longitude, and substrate concentrations structure microbial diversity in the euphotic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matomo Niwano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken‐jon von Appen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of ballast material during sea-ice melt enhances carbon export in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Swoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Krumpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements reveal a 100-day lag between peaks in phytoplankton chlorophyll and benthic bacterial abundance in the Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soltwedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsae113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability (2000–2013) of mesopelagic and bathypelagic particle fluxes in relation to variable sea ice cover in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Salter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauerfeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1210213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of microbial community dynamics on sinking particles during high carbon export events in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Cardozo-Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Salter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1173384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Atlantification and changing sea‐ice dynamics on zooplankton community structure and carbon flux between 2000 and 2016 in the eastern Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva‐maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Bauerfeind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (S1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 17-year time-series of diatom populations‘ flux and composition in the Mauritanian coastal upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.1006345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-decade (1988–2009) record of diatom fluxes in the Mauritanian coastal upwelling: impact of low-frequency forcing and a two-step shift in the species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (5), pp.1873-1891. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-1873-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea ice presence is linked to higher carbon export and vertical microbial connectivity in the Eurasian Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Fadeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.1255. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02776-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e6074. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summertime Chlorophyll a and Particulate Organic Carbon Standing Stocks in Surface Waters of the Fram Strait and the Arctic Ocean (1991–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonie Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Hehemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Changes of Particle Flux in the Canary Basin Between 1991 and 2009 and Comparison to Sediment Trap Records Off Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Neuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of archaeal lipid flux and GDGT-based thermometry in sinking particles of high-latitude oceans: Fram Strait (79° N) and Antarctic Polar Front (50° S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunmi Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Hvitfeldt Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.2247-2268. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-2247-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From egg to maturity: a closed system for complete life cycle studies of the holopelagic jellyfish Pelagia noctiluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An initial carbon export assessment in the Mediterranean Sea based on drifting sediment traps and the Underwater Vision Profiler data sets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernille Stemann Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.107-119. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to the Neurotoxic Dinoflagellate, Alexandrium catenella, Induces Apoptosis of the Hemocytes of the Oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (12), pp.4799-4814. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md11124799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations spatio-temporelles du zooplancton gélatineux et son effet sur les flux de matières à l'aide d'une approche combinant expérimentation et écologie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Pierre et Marie Curie - Paris VI, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PA066528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02080731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Metfies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H Iversen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria N&#246;thig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55221-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Murray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Reifenberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meret Jucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Neudert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matomo Niwano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken&#8208;jon von Appen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Swoboda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krumpen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soltwedel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauerfeind" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iversen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalande" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1210213" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Cardozo-Mino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1173384" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;maria N&#246;thig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Hufnagel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Bauerfeind" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Busch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1873-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Fadeev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wekerle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02776-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonie Haas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hehemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00350" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Neuer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Donner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunmi Park" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hefter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hvitfeldt Iversen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2247-2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Stemann Larsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.08.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11124799" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02080731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066528" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Metfies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H Iversen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria N&#246;thig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55221-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Murray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Reifenberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meret Jucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Neudert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matomo Niwano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken&#8208;jon von Appen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Swoboda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krumpen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soltwedel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauerfeind" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iversen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalande" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1210213" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Cardozo-Mino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1173384" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;maria N&#246;thig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Hufnagel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Bauerfeind" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Busch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1873-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Fadeev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wekerle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02776-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonie Haas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hehemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00350" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Neuer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Donner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunmi Park" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hefter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hvitfeldt Iversen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2247-2019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Stemann Larsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.08.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11124799" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02080731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066528" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>