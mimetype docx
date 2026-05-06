--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Richir </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Université à l'Ecole Nationale Supérieure des Arts et Métiers (HESAM Université)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2075-6609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053500466</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49394814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Richir, Professeur, docteur et ingénieur de l'ENSAM (Arts & Métiers), est l'un des pionniers et des leaders reconnus de la recherche française sur les usages des technologies immersives (RA, RV, RM, eXtended Reality, Métavers). Simon Richir est également à la tête de l'Institut Arts et Métiers de Laval, de la Chaire « Time to Concept - iPerform » et de l'équipe de recherche &amp;quot;Présence & innovation&amp;quot; du laboratoire LAMPA.Ses activités de recherche et d'enseignement se concentrent sur les nouveaux usages des technologies immersives, l'innovation technologique, les processus de conception de produits/process/services, l'idéation et le management. En plus de ces activités, il est également cofondateur et directeur scientifique de l'un des événements internationaux les plus prestigieux dans le domaine de la réalité virtuelle : Laval Virtual (25ème anniversaire du 12 au 16 avril 2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS effect : When attentional guiding is detrimental to learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teerawat Kulsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bondesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal measurement of the mental workload during an assembly and disassembly task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrys Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2025.2568138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoping Review on the Interactive Digital Tools Used for the Physical and Cognitive Stimulation of Healthy Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haj Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/2109977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is virtual reality so user-friendly for non-designers in early design activities? Comparing skills needed to traditional sketching versus virtual reality sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Guitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e28. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2023.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am a Genius! Influence of Virtually Embodying Leonardo da Vinci on Creative Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wellenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (11), pp.4328-4338. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3320225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The End of The Digital Generation Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ergonomics Studies and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented and Virtual Reality Simulation in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2023.3283311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is virtual reality the solution? A comparison between 3D and 2D creative sketching tools in the early design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.958223. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.958223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the Challenges and Enabling Technologies to Implement the Do-It-Together Approach Enhanced by Social Media, its Benefits and Drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of continuous and discontinuous non-relevant stimulus on creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14626268.2022.2082486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the effect of symmetry in team structures on collaborative tasks in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Vanukuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour &amp; Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2022.2127375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Process for Furniture Design: Contributions of 3D Scan and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meister Broekema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.868-878. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadaps.2022.868-878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540148v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Social Actors Perceived Agency on Social Presence in Computer-Mediated Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/9632119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of continuous and discontinuous non-relevant stimulus on creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14626268.2022.2082486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the Challenges and Enabling Technologies to Implement the Do-It-Together Approach Enhanced by Social Media, its Benefits and Drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Prépublication, pp.I132-XLII. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the invisible: User-centered design of a system for the visualization of flows and concentrations of particles in the air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14738716221085965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using facial expressiveness of a virtual agent to induce empathy in users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2021.1938387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and Qualitative Exploration of the Effect of a Wearable Item on Non-Organic Virtual Limb Embodiment and User Behavior in Immersive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESENCE: Virtual and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.213-231. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRUX : A CReativity and User eXperience Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Vanukuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14626268.2021.1915339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effects of a natural virtual environment on creativity during a product design activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of avatar facial anthropomorphism on body ownership, attractiveness and social presence in collaborative tasks in immersive virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2021.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of voluntary heart rate control on user engagement and agency in a virtual reality game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.17. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00429-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness and needs construction process in innovative artefacts: an exploratory study of designers’ viewpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.48-71. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2020.20.1.2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Social Influence on Idea Selection in Creativity Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Denis-Lutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.100691. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2020.100691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Effects of Visual Movement on Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Vanukuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Goumillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.9. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2020.100661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text input tools’ complementarity in immersive virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Auzerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Dulau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Robot to Virtual Doppelganger: Impact of Visual Fidelity of Avatars Controlled in Third-Person Perspective on Embodiment and Behavior in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an instrument to evaluate the user eXperience of a group of co-creators in the upstream innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lecossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services Operations and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.17-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Different Performance Factors of Conventional VS Immersive Service Prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahman Abdel Razek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Husen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.9. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for additive manufacturing applied to fused deposition modeling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (6), pp.608. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2019040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards radical innovations in a mature company: an empirical study on the UX-FFE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lecossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Engineering Design, Analysis and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060419000118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support optimization for additive manufacturing: application to FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2016-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.7827286. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7827286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la présence à l’incarnation: proposition d’un méta-modèle pour la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la présence à l’incarnation: proposition d’un méta-modèle pour la réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.94-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation radicale par la méthode de l’utilisateur extraordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Boisadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’expérience utilisateur dans l’appropriation des technologies : Quelles approches possibles ?, 24 (4), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mixed-methods Instruments for Performance Evaluation of Immersive Collaborative Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDITORIAL - IJVR 17(02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First- and Third-Person Perspectives in Immersive Virtual Environments: Presence and Performance Analysis of Embodied Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Armand Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (Article 33), pp.12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2017.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Interaction Level, Framerate, Field of View, 3D Content Feedback, Previous Experience on Subjective User eXperience and Objective Usability in Immersive Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (03), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition and Validation of a Questionnaire to Measure the User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition and Validation of a Questionnaire to Measure the User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (01), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design compelling Virtual Reality or Augmented Reality experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2015.15.1.2867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Time-Of-Flight Camera Better than a Mouse for 3D Direct Selection in Virtual Worlds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19(1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs' elaboration between users, designers and project leaders: Analysis of a design process of a virtual reality-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.1049-1061. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality learning software for individuals with intellectual disabilities: comparison between touchscreen and mouse interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Child Health and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper et évaluer l'utilité dans la conception ergonomique des technologies émergentes: une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (1), pp.27-55. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving presence through evoked reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (86), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Web 3D technologies for involving consumers within the innovation process: an example through an e-commerce application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Yvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision-making Help Tool in Innovative Product Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.9-31. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.9-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for the Ubiquitous Computing era: towards the reinvention of everyday objects and the creation of new user experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes méthodologiques de Léonard de Vinci : impacts pour l'enseignement et la recherche en innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (8), pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Research in Gameful Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on HCI Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden. pp.31-48, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92578-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Instructional Design Research: Open-Access Experimental Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bondesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teerawat Kulsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Locard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Boisadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fukuyama, Japan. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted measurement method to assess mental workload in maintainability studies: industrial point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrys Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European Rotorcraft Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental workload: a prerequisite for future maintenance design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrys Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1005025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Physiological Arousal in Divergent and Convergent Thinking using 2D screen and VR Sketching Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 11th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acii59096.2023.10388141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as a tool for furniture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Cyberworlds (CW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Kanazawa, Japan. pp.218-219, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CW55638.2022.00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of design in virtual reality across the variation of training degree and visual realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadallah Tamazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does the quality of sketches in virtual reality depend so much on individuals? Analysis and identification of factors based on laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Guitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoCHI - International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Craiova, Romania. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37789/rochi.2022.1.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Momentary Emotion Elicitation &amp; Capture (MEEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'interaction Homme-Machine à la relation Homme-Machine, comment concevoir des systèmes technico-sociaux performants et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Visual Representations during Ideation: Towards Immersive eXperience Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Araque-Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEEC: Second Workshop on Momentary Emotion Elicitation and Capture, Extended Abstracts of the 2021 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'effacement dans l'activité d'esquisse en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Creativity, User-experience and Communicability Linked to Digital Tools during the Fuzzy Phases of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computer-Human Interaction Research and Applications (CHIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.87-95, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009894300870095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Avatar Anthropomorphism and Task Type on Social Presence in Immersive Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Porto (virtual ), Portugal. pp.438-439, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Humans: Enhancing the complex sociological being with the virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Human International Conference (AUGMENTED HUMAN’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Winnipeg, Canada. pp.5, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3396339.3396401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Avatar Anthropomorphism on Body Ownership, Attractiveness and Collaboration in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20201261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de stimuli externes non pertinents sur la créativité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Izzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Voluntary Heart Rate Control on User Engagement in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Conference on Virtual Reality and 3D User Interfaces (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.2, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vr.2019.8797759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive Virtual Human : Impact of expressive wrinkles and pupillary size on emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA - Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, PARIS, France. pp.215-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des outils de saisie de texte en environnement virtuel immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Auzerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Dulau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, GALWAY, Irlande. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Framework For Systemizing the Evaluation of Immersive And Collaborative Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC '18: Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear As a Biofeedback Game Mechanic in Virtual Reality: Effects on Engagement and Perceived Usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Foundations of Digital Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Malmö, Sweden. pp.12:1-12:6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3235765.3235787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrability and Reliability of Smart Wearables in Virtual Reality Experiences: A Subjective Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC'18 Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. pp.16:1-16:6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Increase Intuition for Entrepreneurship Spirit in Innovation Process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chistofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Interdisciplinary Solutions for Underserved Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRIA, Apr 2017, Dakar, Senegal. pp.94 - 103, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72965-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Mc Donald's properly manage its domain names ? Time management : proposal of the iceberg method for domain name categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, BUDAPEST, Hungary. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Robot to Virtual Doppelganger: Impact of Avatar Visual Fidelity and Self-esteem on Perceived Attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castiglione della Pescaia, Italy. pp.5, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206505.3206525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on User Experience in an Edutainment Virtual Environment: Comparison Between CAVE and HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, UMEA, Sweden. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3121283.3121284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience Utilisateur et Interactions Homme-Environnement Virtuel Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme conférence de psychologie ergonomique (EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, DIJON, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The user experience measurement : a challenge of the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lecossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Scientific and Practical Conference «175 years of the D.I. Mendeleyev Institute for Metrology (VNIIM) and National Measurement System»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Petersburg, Russia. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Yourself on the Internet : proposing a Fait and Reliable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 2017- 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust on the Internet : How the French ccTLD.FR Went From a Remarkable to a Speculative System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARIA INTERNET 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, NICE, France. pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des actifs immatériels numériques, une pratique nécessaire. Revue des métohdes existantes et proposition d'une analyse technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15éme Congrès de l'Institut International des Coûts et 4éme Congrès transatlantique de Comptabilit, Audit, Contrôle et Gestion des coûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle UX-FFE : Expérimentation de la phase de validation d'un nouveau processus d'innovation dédié à une entreprise industrielle mature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lecossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Espagne. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sur Internet : comment adopter une stratégie de dépôt de noms de domaine cohérente avec la réalité du marché. Suivi des évolutions d'usage des réseaux sociaux et des moteurs de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, SEVILLE, Espagne. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICE Breaking: Disentangling Factors Affecting the Performance of Immersive Co-creation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual - Virtual Reality International Congress (VRIC) '17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3110292.3110316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de domaine et marques d'entreprise : de la disruption des politiques de nommage à celle des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Conception et Innovation (CONFERE; 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, République tchèque. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision multidimensionnelle des typologies d'innovation pour identifier et concevoir une démarche d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lecossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goux-Baudiment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Conception et Innovation (CONFERE; 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, République tchèque. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Modèle de l’Expérience Utilisateur en Environnement Virtuel Immersif : une Analyse de la Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w5, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Portable and Accessible Platform in Charge of Wheelchair Feedback Immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.389-390, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Verbal Communication on User Experience in 3D Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast (Northern Ireland), Ireland. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Virtual Reality to Virtual Teleportation: Change How Users Experience Virtual Worlds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à la Western University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, London, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Designers conceive utility, usefulness and needs construction in design: an exploratory study with three contrasted designers’ profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Behavior in Design (HBiD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ascona, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DLive: A multi-modal sensing platform allowing tele-immersive sports applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Vatjus-Anttila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Asteriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zarpalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd European. Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the main characteristics of 3D real time tele-immersive environments through the example of a computer augmented golf platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. 8 p., </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2620720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An industrial approach to design compelling VR and AR experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Engineering Reality of Virtual Reality (ERVR'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Californie, United States. pp.8649-07, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2001968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception pour la réalisation de pièce en Fabrication Additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Congrès International de Génie Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement, en PME, d’une stratégie d’innovation de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème édition du Colloque international de la Conception et Innovation (CONFERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Biarritz, France. 6. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual stage sets in live performing arts (from the spectator to the spect-actor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Jdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lioret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Laval, France. 6. p., </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2466816.2466840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence in Visual Mental Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uday A. Athavankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Visual Informatics Conference (IVIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Selangor, Malaysia. pp.627-639, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02958-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of evolution's laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Zouaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRIA’s TRIZ Future Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetiography : The next Milestone in the Confluence of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International conference of the society for philosophy and technology. Technology in the age of Information (SPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lisbon, Portugal. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented sport : exploring collective user experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC '13 Proceedings of the Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Laval, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2466816.2466821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effectiveness of experimenting with C-K theory in design education: analysis of process methodology, results and main lessons drawn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Engineering Design Conference “Design for Harmonies” (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. 1 p.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of an enhanced design methodology applied to innovative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on The Future of Trans-Disciplinary Design (TFTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Luxembourg, Luxembourg. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for parts using additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Research in Virtual and Rapid Prototyping (VRAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Leiria, Portugal. pp.0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality learning software for individuals with intellectual disabilities: comparison between touchscreen and mouse interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Disability, Virtual Reality and Associated Technologies (9; 2012; Laval)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Laval, France. pp.295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-commerce and Web3D for involving the customer in the design process : The case of a gates 3D configurator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Yvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Laval, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de prise en compte de la fabrication additive lors de la phase de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national AIP Primeca (13; 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Mont-dore, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche Living Lab : proposition et application d’une démarche méthodologique pour mieux prendre en compte les aspects humains dans la conception de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Mont-Dore, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation, en milieu contraint, d’une méthodologie de co-conception de produits innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition du Colloque international de la Conception et Innovation (CONFERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, San Servolo (Venise), Italie. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie de conception pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Calatoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Gaming and Virtual Reality Technologies to Enhance Learning and Collaboration in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education (ICE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode I²I &amp;quot; pour l'utilité &amp;quot; : fondements et application à la conception d'une application de réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIZ and the difficulties in marketing management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Zouaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICMET'10 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation gaming: an immersive experience environment enabling co-creation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Concurrent Enterprising ICE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIZ : une clé d'innovation pour le marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Zouaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CONFERE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and virtual reality : a uchronic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nannipieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Fall Symposium Series : Biologically Inspired Cognitive Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), Nov 2009, Arlington (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01806152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Produit Concept Virtuel pour l'évaluation de produit: Le cas ROSSIGNOL SA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Techniques to Interact in Large Virtual Environments Using Haptic Devices with Limited Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Computer Graphics International Conference, CGI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Hangzhou, China. pp.288-299, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11784203_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Control/Display Ratio on the Perception of Mass of Manipulated Objects in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bonn, Germany. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Archery : Design and evaluation of an archery simulation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Inglese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Laval, France. pp.187-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humains virtuels expressifs dans les simulateurs en santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual stage sets in live performing arts (from the spectator to the spect-actor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Jdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lioret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Virtual Reality International Conference: Laval Virtua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, pp.22, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode I2I : &amp;quot; Interaction et Immersion pour l'Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, editeur de l'Encyclopédie des Techniques de l'Ingénieur, TE5910, 10 p., 2006, volume Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et conception: principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editeur de l'Encyclopédie des Techniques de l'ingénieur, vol. AG 2520 et vol. AG 2521, 10 p., 2003, volume L'entreprise industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Richir </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Université à l'Ecole Nationale Supérieure des Arts et Métiers (HESAM Université)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2075-6609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053500466</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49394814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Richir, Professeur, docteur et ingénieur de l'ENSAM (Arts & Métiers), est l'un des pionniers et des leaders reconnus de la recherche française sur les usages des technologies immersives (RA, RV, RM, eXtended Reality, Métavers). Simon Richir est également à la tête de l'Institut Arts et Métiers de Laval, de la Chaire « Time to Concept - iPerform » et de l'équipe de recherche &amp;quot;Présence & innovation&amp;quot; du laboratoire LAMPA.Ses activités de recherche et d'enseignement se concentrent sur les nouveaux usages des technologies immersives, l'innovation technologique, les processus de conception de produits/process/services, l'idéation et le management. En plus de ces activités, il est également cofondateur et directeur scientifique de l'un des événements internationaux les plus prestigieux dans le domaine de la réalité virtuelle : Laval Virtual (25ème anniversaire du 12 au 16 avril 2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Workload Measurement in Helicopter Maintenance: Comparing Virtual Reality Simulation and Real‐World Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrys Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS effect : When attentional guiding is detrimental to learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teerawat Kulsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bondesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal measurement of the mental workload during an assembly and disassembly task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrys Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2025.2568138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fresque de l’entrepreneuriat innovant et collectif : un outil de sensibilisation aux enjeux et aux risques entrepreneuriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N°7, pp.133-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoping Review on the Interactive Digital Tools Used for the Physical and Cognitive Stimulation of Healthy Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haj Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/2109977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is virtual reality so user-friendly for non-designers in early design activities? Comparing skills needed to traditional sketching versus virtual reality sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Guitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e28. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2023.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am a Genius! Influence of Virtually Embodying Leonardo da Vinci on Creative Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wellenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (11), pp.4328-4338. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3320225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The End of The Digital Generation Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ergonomics Studies and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented and Virtual Reality Simulation in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2023.3283311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the Challenges and Enabling Technologies to Implement the Do-It-Together Approach Enhanced by Social Media, its Benefits and Drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is virtual reality the solution? A comparison between 3D and 2D creative sketching tools in the early design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.958223. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.958223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of continuous and discontinuous non-relevant stimulus on creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14626268.2022.2082486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the effect of symmetry in team structures on collaborative tasks in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Vanukuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour &amp; Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2022.2127375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Social Actors Perceived Agency on Social Presence in Computer-Mediated Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/9632119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Process for Furniture Design: Contributions of 3D Scan and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meister Broekema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.868-878. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadaps.2022.868-878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540148v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of continuous and discontinuous non-relevant stimulus on creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14626268.2022.2082486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the Challenges and Enabling Technologies to Implement the Do-It-Together Approach Enhanced by Social Media, its Benefits and Drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Prépublication, pp.I132-XLII. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the invisible: User-centered design of a system for the visualization of flows and concentrations of particles in the air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14738716221085965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effects of a natural virtual environment on creativity during a product design activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRUX : A CReativity and User eXperience Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Vanukuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14626268.2021.1915339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and Qualitative Exploration of the Effect of a Wearable Item on Non-Organic Virtual Limb Embodiment and User Behavior in Immersive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESENCE: Virtual and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.213-231. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using facial expressiveness of a virtual agent to induce empathy in users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2021.1938387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of avatar facial anthropomorphism on body ownership, attractiveness and social presence in collaborative tasks in immersive virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2021.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of voluntary heart rate control on user engagement and agency in a virtual reality game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.17. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00429-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Social Influence on Idea Selection in Creativity Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Denis-Lutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.100691. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2020.100691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness and needs construction process in innovative artefacts: an exploratory study of designers’ viewpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.48-71. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2020.20.1.2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Effects of Visual Movement on Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Vanukuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Goumillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2020.100661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text input tools’ complementarity in immersive virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Auzerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Dulau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an instrument to evaluate the user eXperience of a group of co-creators in the upstream innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lecossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services Operations and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.17-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Different Performance Factors of Conventional VS Immersive Service Prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahman Abdel Razek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Husen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.9. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Robot to Virtual Doppelganger: Impact of Visual Fidelity of Avatars Controlled in Third-Person Perspective on Embodiment and Behavior in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for additive manufacturing applied to fused deposition modeling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (6), pp.608. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2019040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards radical innovations in a mature company: an empirical study on the UX-FFE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lecossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Engineering Design, Analysis and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060419000118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support optimization for additive manufacturing: application to FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2016-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.7827286. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7827286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la présence à l’incarnation: proposition d’un méta-modèle pour la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la présence à l’incarnation: proposition d’un méta-modèle pour la réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.94-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mixed-methods Instruments for Performance Evaluation of Immersive Collaborative Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation radicale par la méthode de l’utilisateur extraordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Boisadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’expérience utilisateur dans l’appropriation des technologies : Quelles approches possibles ?, 24 (4), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDITORIAL - IJVR 17(02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First- and Third-Person Perspectives in Immersive Virtual Environments: Presence and Performance Analysis of Embodied Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Armand Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (Article 33), pp.12. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2017.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Interaction Level, Framerate, Field of View, 3D Content Feedback, Previous Experience on Subjective User eXperience and Objective Usability in Immersive Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (03), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition and Validation of a Questionnaire to Measure the User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition and Validation of a Questionnaire to Measure the User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (01), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design compelling Virtual Reality or Augmented Reality experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2015.15.1.2867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Time-Of-Flight Camera Better than a Mouse for 3D Direct Selection in Virtual Worlds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19(1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs' elaboration between users, designers and project leaders: Analysis of a design process of a virtual reality-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.1049-1061. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality learning software for individuals with intellectual disabilities: comparison between touchscreen and mouse interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Child Health and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper et évaluer l'utilité dans la conception ergonomique des technologies émergentes: une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (1), pp.27-55. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving presence through evoked reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (86), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision-making Help Tool in Innovative Product Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.9-31. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.9-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Web 3D technologies for involving consumers within the innovation process: an example through an e-commerce application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Yvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for the Ubiquitous Computing era: towards the reinvention of everyday objects and the creation of new user experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes méthodologiques de Léonard de Vinci : impacts pour l'enseignement et la recherche en innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (8), pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Instructional Design Research: Open-Access Experimental Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bondesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teerawat Kulsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Locard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Boisadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fukuyama, Japan. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Research in Gameful Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on HCI Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden. pp.31-48, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92578-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental workload: a prerequisite for future maintenance design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrys Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1005025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted measurement method to assess mental workload in maintainability studies: industrial point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrys Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European Rotorcraft Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Physiological Arousal in Divergent and Convergent Thinking using 2D screen and VR Sketching Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 11th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acii59096.2023.10388141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of design in virtual reality across the variation of training degree and visual realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadallah Tamazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as a tool for furniture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Cyberworlds (CW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Kanazawa, Japan. pp.218-219, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CW55638.2022.00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does the quality of sketches in virtual reality depend so much on individuals? Analysis and identification of factors based on laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Guitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoCHI - International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Craiova, Romania. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37789/rochi.2022.1.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Visual Representations during Ideation: Towards Immersive eXperience Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Araque-Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'interaction Homme-Machine à la relation Homme-Machine, comment concevoir des systèmes technico-sociaux performants et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Momentary Emotion Elicitation &amp; Capture (MEEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEEC: Second Workshop on Momentary Emotion Elicitation and Capture, Extended Abstracts of the 2021 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'effacement dans l'activité d'esquisse en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Creativity, User-experience and Communicability Linked to Digital Tools during the Fuzzy Phases of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computer-Human Interaction Research and Applications (CHIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.87-95, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009894300870095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Avatar Anthropomorphism and Task Type on Social Presence in Immersive Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Porto (virtual ), Portugal. pp.438-439, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Humans: Enhancing the complex sociological being with the virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Human International Conference (AUGMENTED HUMAN’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Winnipeg, Canada. pp.5, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3396339.3396401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Avatar Anthropomorphism on Body Ownership, Attractiveness and Collaboration in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20201261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de stimuli externes non pertinents sur la créativité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Izzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Voluntary Heart Rate Control on User Engagement in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Conference on Virtual Reality and 3D User Interfaces (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.2, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vr.2019.8797759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive Virtual Human : Impact of expressive wrinkles and pupillary size on emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA - Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, PARIS, France. pp.215-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des outils de saisie de texte en environnement virtuel immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Auzerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Dulau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, GALWAY, Irlande. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear As a Biofeedback Game Mechanic in Virtual Reality: Effects on Engagement and Perceived Usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Foundations of Digital Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Malmö, Sweden. pp.12:1-12:6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3235765.3235787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Framework For Systemizing the Evaluation of Immersive And Collaborative Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC '18: Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Increase Intuition for Entrepreneurship Spirit in Innovation Process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chistofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Interdisciplinary Solutions for Underserved Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRIA, Apr 2017, Dakar, Senegal. pp.94 - 103, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72965-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrability and Reliability of Smart Wearables in Virtual Reality Experiences: A Subjective Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC'18 Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. pp.16:1-16:6, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Mc Donald's properly manage its domain names ? Time management : proposal of the iceberg method for domain name categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, BUDAPEST, Hungary. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Robot to Virtual Doppelganger: Impact of Avatar Visual Fidelity and Self-esteem on Perceived Attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castiglione della Pescaia, Italy. pp.5, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206505.3206525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on User Experience in an Edutainment Virtual Environment: Comparison Between CAVE and HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, UMEA, Sweden. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3121283.3121284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The user experience measurement : a challenge of the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lecossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Scientific and Practical Conference «175 years of the D.I. Mendeleyev Institute for Metrology (VNIIM) and National Measurement System»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Petersburg, Russia. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience Utilisateur et Interactions Homme-Environnement Virtuel Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme conférence de psychologie ergonomique (EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, DIJON, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust on the Internet : How the French ccTLD.FR Went From a Remarkable to a Speculative System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARIA INTERNET 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, NICE, France. pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Yourself on the Internet : proposing a Fait and Reliable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 2017- 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des actifs immatériels numériques, une pratique nécessaire. Revue des métohdes existantes et proposition d'une analyse technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15éme Congrès de l'Institut International des Coûts et 4éme Congrès transatlantique de Comptabilit, Audit, Contrôle et Gestion des coûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle UX-FFE : Expérimentation de la phase de validation d'un nouveau processus d'innovation dédié à une entreprise industrielle mature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lecossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Espagne. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sur Internet : comment adopter une stratégie de dépôt de noms de domaine cohérente avec la réalité du marché. Suivi des évolutions d'usage des réseaux sociaux et des moteurs de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, SEVILLE, Espagne. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICE Breaking: Disentangling Factors Affecting the Performance of Immersive Co-creation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual - Virtual Reality International Congress (VRIC) '17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3110292.3110316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de domaine et marques d'entreprise : de la disruption des politiques de nommage à celle des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Conception et Innovation (CONFERE; 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, République tchèque. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision multidimensionnelle des typologies d'innovation pour identifier et concevoir une démarche d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lecossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goux-Baudiment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Conception et Innovation (CONFERE; 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, République tchèque. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Verbal Communication on User Experience in 3D Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast (Northern Ireland), Ireland. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Modèle de l’Expérience Utilisateur en Environnement Virtuel Immersif : une Analyse de la Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w5, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Portable and Accessible Platform in Charge of Wheelchair Feedback Immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.389-390, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Virtual Reality to Virtual Teleportation: Change How Users Experience Virtual Worlds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à la Western University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, London, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Designers conceive utility, usefulness and needs construction in design: an exploratory study with three contrasted designers’ profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Behavior in Design (HBiD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ascona, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DLive: A multi-modal sensing platform allowing tele-immersive sports applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Vatjus-Anttila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Asteriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zarpalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd European. Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the main characteristics of 3D real time tele-immersive environments through the example of a computer augmented golf platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. 8 p., </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2620720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement, en PME, d’une stratégie d’innovation de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème édition du Colloque international de la Conception et Innovation (CONFERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Biarritz, France. 6. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual stage sets in live performing arts (from the spectator to the spect-actor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Jdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lioret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Laval, France. 6. p., </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2466816.2466840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception pour la réalisation de pièce en Fabrication Additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Congrès International de Génie Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An industrial approach to design compelling VR and AR experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Engineering Reality of Virtual Reality (ERVR'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Californie, United States. pp.8649-07, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2001968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of evolution's laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Zouaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRIA’s TRIZ Future Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence in Visual Mental Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uday A. Athavankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Visual Informatics Conference (IVIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Selangor, Malaysia. pp.627-639, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02958-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented sport : exploring collective user experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC '13 Proceedings of the Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Laval, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2466816.2466821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetiography : The next Milestone in the Confluence of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International conference of the society for philosophy and technology. Technology in the age of Information (SPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lisbon, Portugal. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for parts using additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Research in Virtual and Rapid Prototyping (VRAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Leiria, Portugal. pp.0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effectiveness of experimenting with C-K theory in design education: analysis of process methodology, results and main lessons drawn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Engineering Design Conference “Design for Harmonies” (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. 1 p.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of an enhanced design methodology applied to innovative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on The Future of Trans-Disciplinary Design (TFTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Luxembourg, Luxembourg. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality learning software for individuals with intellectual disabilities: comparison between touchscreen and mouse interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Disability, Virtual Reality and Associated Technologies (9; 2012; Laval)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Laval, France. pp.295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-commerce and Web3D for involving the customer in the design process : The case of a gates 3D configurator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Yvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Laval, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche Living Lab : proposition et application d’une démarche méthodologique pour mieux prendre en compte les aspects humains dans la conception de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Mont-Dore, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation, en milieu contraint, d’une méthodologie de co-conception de produits innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition du Colloque international de la Conception et Innovation (CONFERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, San Servolo (Venise), Italie. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de prise en compte de la fabrication additive lors de la phase de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national AIP Primeca (13; 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Mont-dore, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Gaming and Virtual Reality Technologies to Enhance Learning and Collaboration in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education (ICE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie de conception pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Calatoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode I²I &amp;quot; pour l'utilité &amp;quot; : fondements et application à la conception d'une application de réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIZ and the difficulties in marketing management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Zouaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICMET'10 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation gaming: an immersive experience environment enabling co-creation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Concurrent Enterprising ICE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIZ : une clé d'innovation pour le marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Zouaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CONFERE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and virtual reality : a uchronic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nannipieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Fall Symposium Series : Biologically Inspired Cognitive Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), Nov 2009, Arlington (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01806152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Produit Concept Virtuel pour l'évaluation de produit: Le cas ROSSIGNOL SA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Techniques to Interact in Large Virtual Environments Using Haptic Devices with Limited Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Computer Graphics International Conference, CGI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Hangzhou, China. pp.288-299, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11784203_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Control/Display Ratio on the Perception of Mass of Manipulated Objects in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bonn, Germany. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Archery : Design and evaluation of an archery simulation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Inglese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Laval, France. pp.187-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humains virtuels expressifs dans les simulateurs en santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual stage sets in live performing arts (from the spectator to the spect-actor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Jdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lioret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Virtual Reality International Conference: Laval Virtua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, pp.22, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode I2I : &amp;quot; Interaction et Immersion pour l'Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, editeur de l'Encyclopédie des Techniques de l'Ingénieur, TE5910, 10 p., 2006, volume Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et conception: principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editeur de l'Encyclopédie des Techniques de l'ingénieur, vol. AG 2520 et vol. AG 2521, 10 p., 2003, volume L'entreprise industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87C56EE1"/>
+    <w:nsid w:val="7E6D723A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-richir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-6609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053500466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49394814" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerawat Kulsuwan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondesan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrys Berthon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2025.2568138" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Busser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Kadri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/2109977" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guitter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.27" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wellenreiter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2023.3283311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14626268.2022.2082486" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Vanukuru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2022.2127375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540148v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meister Broekema" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.868-878" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poinsot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/9632119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Migaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716221085965" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Milcent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2021.1938387" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00389" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14626268.2021.1915339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubosc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2021.08.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00429-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020.20.1.2924" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cados" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denis-Lutard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duch&#234;ne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2020.100691" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goumillout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcombel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2020.100661" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agn&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Auzerais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dulau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lecossier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crubleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528399v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Abdel Razek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Husen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792566" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000118" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2016-0055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886184v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7827286" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367659v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr. Simon Richir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2017.00033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669344v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2015.15.1.2867" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hernoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.04.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damiano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh S. Pillai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Schmidt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00086" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rolland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Yvain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.9-31" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Th&#233;bault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corsi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92578-8_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Locard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888046v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1005025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acii59096.2023.10388141" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616337v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nollet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Chaniaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW55638.2022.00051" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadallah Tamazart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033258" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887816v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37789/rochi.2022.1.1.25" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berdon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berdon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Araque-Tellez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570244" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Henry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jego" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-yin Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460402v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009894300870095" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371513v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00101" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863896v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geslin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396339.3396401" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20201261" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pasi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Izzouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vr.2019.8797759" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303880v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269137v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868811v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234306" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367582v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3235765.3235787" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367610v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234305" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chene" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chistofol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72965-7_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868217v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Gaget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206525" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697191v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121283.3121284" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697809v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697647v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867290v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697794v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723989v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richir Simon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110292.3110316" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486103v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goux-Baudiment" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219070v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Canac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Farin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goncalves" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malafosse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223459" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186368v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eynard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486118v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175338v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Loup-Escande" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169937v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Vatjus-Anttila" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Asteriadis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zarpalas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620720" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805843v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001968" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196984v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206670v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jdid" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lioret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466840" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206642v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday A. Athavankar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02958-0_57" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Zouaoua" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Choulier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175504v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196989v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466821" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206689v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197480v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197463v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089442v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196982v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197471v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danglade" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197466v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782409v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rodrigue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Calatoru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763041v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Marc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782406v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761958v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieblemont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761956v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806152v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362498v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delamarre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750834v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11784203_25" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860485v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dominjon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Inglese" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262447v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523873v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785594v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785600v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-richir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-6609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053500466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49394814" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrys Berthon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.70041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerawat Kulsuwan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondesan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2025.2568138" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Busser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Kadri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/2109977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guitter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.27" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wellenreiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2023.3283311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14626268.2022.2082486" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Vanukuru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2022.2127375" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poinsot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/9632119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540148v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meister Broekema" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.868-878" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Migaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716221085965" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14626268.2021.1915339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00389" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Milcent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2021.1938387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubosc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2021.08.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00429-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cados" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denis-Lutard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duch&#234;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2020.100691" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020.20.1.2924" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goumillout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcombel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2020.100661" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agn&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Auzerais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dulau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lecossier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crubleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Abdel Razek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Husen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792566" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000118" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2016-0055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7827286" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367659v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.11.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr. Simon Richir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2017.00033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2015.15.1.2867" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175239v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hernoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.04.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damiano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh S. Pillai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Schmidt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00086" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559849v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.9-31" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rolland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Yvain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Th&#233;bault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corsi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Locard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92578-8_3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1005025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888046v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acii59096.2023.10388141" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadallah Tamazart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033258" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Chaniaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW55638.2022.00051" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37789/rochi.2022.1.1.25" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Araque-Tellez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570244" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berdon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berdon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258816v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Henry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jego" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-yin Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009894300870095" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863896v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geslin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396339.3396401" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20201261" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pasi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Izzouzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vr.2019.8797759" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303880v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269137v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367582v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3235765.3235787" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868811v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234306" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chistofol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72965-7_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234305" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868217v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genty" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Gaget" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826341v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206525" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121283.3121284" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697647v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697809v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866348v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868084v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697794v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867360v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richir Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110292.3110316" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486103v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goux-Baudiment" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186368v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eynard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219070v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Canac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Farin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486129v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goncalves" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malafosse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223459" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486118v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175338v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Loup-Escande" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169937v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Vatjus-Anttila" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Asteriadis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zarpalas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175444v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620720" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206670v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206656v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jdid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lioret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466840" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001968" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Zouaoua" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Choulier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206642v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday A. Athavankar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02958-0_57" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196989v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466821" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175504v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197463v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206689v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197480v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089442v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197471v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danglade" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197466v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763041v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Marc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782409v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rodrigue" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Calatoru" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782406v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761958v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieblemont" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760831v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delamarre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750834v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11784203_25" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860485v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dominjon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861631v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Inglese" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262447v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785600v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>